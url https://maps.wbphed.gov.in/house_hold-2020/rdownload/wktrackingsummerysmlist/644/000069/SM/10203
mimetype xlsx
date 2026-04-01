--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -738,50 +738,65 @@
     <t>BILL/00105/2024-2025</t>
   </si>
   <si>
     <t>53/24-25</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos of 300 x 200 mm dia tube well 210 mtr deep by D.R. Rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) at Bandra village and Roopganj of Augmentation of Roopganj PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 6</t>
   </si>
   <si>
     <t>ORD/000456/2025-2026</t>
   </si>
   <si>
     <t>2009/RCD-I</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Rising Main from Tube Well to OHR at Roopganj Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>1646/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1170,51 +1185,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3761,87 +3776,148 @@
       </c>
       <c r="N45" s="4" t="s">
         <v>241</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P45" s="4">
         <v>27.78</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
         <v>242</v>
       </c>
-      <c r="B46" s="7"/>
-[...22 lines deleted...]
-      <c r="S46" s="8"/>
+      <c r="I46" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P46" s="4">
+        <v>12.36</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>914.49</v>
+      </c>
+      <c r="P47" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>0</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>