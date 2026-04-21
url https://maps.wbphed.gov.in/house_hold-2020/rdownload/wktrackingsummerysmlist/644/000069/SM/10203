--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1344,54 +1344,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>60.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>59.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.06</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1458,54 +1458,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.16</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1515,54 +1515,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>10.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100.12</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1572,54 +1572,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>11.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1629,54 +1629,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>13.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1686,54 +1686,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="4">
         <v>26.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>102.64</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1914,54 +1914,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P13" s="4">
         <v>12.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>82.83</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1971,54 +1971,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>63.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>49.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>78.62</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2028,54 +2028,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>83.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>35.9</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>42.95</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2085,54 +2085,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P16" s="4">
         <v>92.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>94.61</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2142,54 +2142,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="4">
         <v>4.45</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.23</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>72.65</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2199,54 +2199,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P18" s="4">
         <v>15.73</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>13.44</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>85.43</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2256,54 +2256,54 @@
       </c>
       <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P19" s="4">
         <v>57.68</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>50.62</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>87.75</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2313,54 +2313,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P20" s="4">
         <v>97.2</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>73.7</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>75.82</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2427,54 +2427,54 @@
       </c>
       <c r="H22" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P22" s="4">
         <v>74.2</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>95.68</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2484,54 +2484,54 @@
       </c>
       <c r="H23" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P23" s="4">
         <v>28.83</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>28.84</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100.05</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2541,54 +2541,54 @@
       </c>
       <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P24" s="4">
         <v>2.32</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2598,54 +2598,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P25" s="4">
         <v>6.39</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2655,54 +2655,54 @@
       </c>
       <c r="H26" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P26" s="4">
         <v>4.99</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2712,54 +2712,54 @@
       </c>
       <c r="H27" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P27" s="4">
         <v>4.1</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2769,54 +2769,54 @@
       </c>
       <c r="H28" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="4">
         <v>4.98</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2826,54 +2826,54 @@
       </c>
       <c r="H29" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P29" s="4">
         <v>4.8</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>81.48</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2887,54 +2887,54 @@
       <c r="I30" s="13" t="s">
         <v>160</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>161</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P30" s="4">
         <v>9.86</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S30" s="4">
         <v>80</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2944,54 +2944,54 @@
       </c>
       <c r="H31" s="13" t="s">
         <v>166</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P31" s="4">
         <v>16.32</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>98.41</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3001,54 +3001,54 @@
       </c>
       <c r="H32" s="13" t="s">
         <v>169</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P32" s="4">
         <v>4.78</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3058,54 +3058,54 @@
       </c>
       <c r="H33" s="13" t="s">
         <v>174</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P33" s="4">
         <v>4.78</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3857,54 +3857,54 @@
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="7" t="s">
         <v>247</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="11"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8">
         <v>914.49</v>
       </c>
       <c r="P47" s="8">
-        <v>0</v>
+        <v>607.57</v>
       </c>
       <c r="Q47" s="8">
-        <v>0</v>
+        <v>66.44</v>
       </c>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>