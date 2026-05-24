--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -2028,54 +2028,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>83.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>35.9</v>
+        <v>47.35</v>
       </c>
       <c r="R15" s="4">
-        <v>42.95</v>
+        <v>56.63</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -3115,54 +3115,54 @@
       </c>
       <c r="H34" s="13" t="s">
         <v>179</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P34" s="4">
         <v>8.69</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3286,54 +3286,54 @@
       </c>
       <c r="H37" s="13" t="s">
         <v>193</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>194</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>195</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P37" s="4">
         <v>24.33</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>196</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3347,54 +3347,54 @@
       <c r="I38" s="13" t="s">
         <v>198</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>199</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P38" s="4">
         <v>11.47</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>94.06</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3408,54 +3408,54 @@
       <c r="I39" s="13" t="s">
         <v>206</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>161</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P39" s="4">
         <v>10.2</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>9.8</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>96.04</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3465,54 +3465,54 @@
       </c>
       <c r="H40" s="13" t="s">
         <v>210</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P40" s="4">
         <v>23.76</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>23.59</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3526,54 +3526,54 @@
       <c r="I41" s="13" t="s">
         <v>217</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>218</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>219</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>220</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>221</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>222</v>
       </c>
       <c r="P41" s="4">
         <v>6.09</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>6.09</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3587,54 +3587,54 @@
       <c r="I42" s="13" t="s">
         <v>217</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>218</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>224</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>225</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>221</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>226</v>
       </c>
       <c r="P42" s="4">
         <v>5.83</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3823,88 +3823,88 @@
       <c r="I46" s="13" t="s">
         <v>217</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>237</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>244</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>245</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P46" s="4">
         <v>12.36</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>7.58</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>61.35</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="7" t="s">
         <v>247</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="11"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8">
         <v>914.49</v>
       </c>
       <c r="P47" s="8">
-        <v>607.57</v>
+        <v>704.6</v>
       </c>
       <c r="Q47" s="8">
-        <v>66.44</v>
+        <v>77.05</v>
       </c>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>