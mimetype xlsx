--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -753,50 +753,65 @@
     <t>ORD/000456/2025-2026</t>
   </si>
   <si>
     <t>2009/RCD-I</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work of Rising Main from Tube Well to OHR at Roopganj Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2024-2025</t>
   </si>
   <si>
     <t>1646/RCD-I</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Additional works for Chlorination other electrical works at Augmentation of Rupganj Piped Water Supply Scheme, Tube Well No- 5, Block- Kanksa, Paschim Bardhaman, under Asansol Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2025-2026</t>
+  </si>
+  <si>
+    <t>947/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1185,51 +1200,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W47"/>
+  <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3837,87 +3852,148 @@
       </c>
       <c r="N46" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P46" s="4">
         <v>12.36</v>
       </c>
       <c r="Q46" s="4">
         <v>7.58</v>
       </c>
       <c r="R46" s="4">
         <v>61.35</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" s="7" t="s">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
         <v>247</v>
       </c>
-      <c r="B47" s="7"/>
-[...22 lines deleted...]
-      <c r="S47" s="8"/>
+      <c r="I47" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="P47" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>100</v>
+      </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="O48" s="8">
+        <v>917.99</v>
+      </c>
+      <c r="P48" s="8">
+        <v>704.6</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>76.75</v>
+      </c>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A47:N47"/>
+    <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>