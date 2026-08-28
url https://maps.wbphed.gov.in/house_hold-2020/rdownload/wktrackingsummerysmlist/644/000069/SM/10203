--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,714 +89,699 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Augmentation of Roopganj piped Water Supply Scheme of Kanksa Block under Durgapur W/s Division PHE Dte</t>
   </si>
   <si>
     <t>SM/10203</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal order for the work of Restoration of drain PCC road at Roopganj and Arrah repairing of valve chamber ,construction of masonry community tank with supply of 2000 Ltrs PVC tank at Arrah Samshan supply fitting fixing and installation of sluice valve under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2021-2022</t>
+  </si>
+  <si>
+    <t>1640/DWSD</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing functional household tap connection (FHTC) in connection with JAL JEEBAN MISSION(JIM) for Arrah mouza (JL-91) (Pt-A) under command area of Rupganj W/S Scheme at Kanksa Block under Durgapur W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000372/2020-2021</t>
+  </si>
+  <si>
+    <t>144/DWSD</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of water supply arrangement at different places to combat water crisis at Kanksa block of Arrah ,Roopganj and Araichand under Roopganj piped W/s Scheme under DWSD ,PHE Dte (SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2021-2022</t>
+  </si>
+  <si>
+    <t>1797/DWSD</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of 2 Nos trial bore by direct rotary method drilling using rig machine at Roopganj H/W Site ,Tube well No-I &amp;II of Augmentation of Roopganj piped W/s Scheme under DWSD ,PHE Dte(SL-16)</t>
+  </si>
+  <si>
+    <t>ORD/000329/2021-2022</t>
+  </si>
+  <si>
+    <t>1803/DWSD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work details route survey, drawing design of distribution network &amp; preparation of estimates and DPR in connection with the JJM (FHTC) of Augmentation of Roopganj Piped W/s Scheme under, DWSD, PHE Dte.(SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2021-2022</t>
+  </si>
+  <si>
+    <t>1684/DWSD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>M/S R.DUTTA AND CO.</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and Other allied works under command area of ARRAH Mouza (Part-A) under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000420/2021-2022</t>
+  </si>
+  <si>
+    <t>404/DWSD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>DARPAN DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Construction of 350 M3 capacity Over Head Reservoir having 20 Mtr staging height of RCC OHR at Roopganj H/W site under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000419/2021-2022</t>
+  </si>
+  <si>
+    <t>416/A/DWSD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and Other allied works under command area of ARRAH Mouza (Part-B) under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000422/2021-2022</t>
+  </si>
+  <si>
+    <t>401/DWSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of pump house cum Chlorine room at Roopganj H/W site near TW-1/2/3 pf Augmentation of Roopganj piped W/S Scheme under DWSD ,PHE Dte (SL-09)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>1029/DWSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>R.C.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and allied works under command area o Roopganj mouza of Augmentation of Roopganj piped W/s Scheme under DWSD, PHE Dte (SL-07)</t>
   </si>
   <si>
     <t>ORD/000173/2022-2023</t>
   </si>
   <si>
     <t>1165/DWSD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Repairing and renovation of pump house with sanitary arrangement at Roopganj near tube well under Augmentation of Roopganj piped W/s Scheme under DWSD, PHE Dte (SL-08)</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>1028/DWSD</t>
   </si>
   <si>
-    <t>04/07/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>11/07/2022</t>
   </si>
   <si>
-    <t>R.C.ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Construction of Pump house cum Chlorine room at ARRAH bazar T.No-III Pump house &amp; tube well no-3 for Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-03)</t>
   </si>
   <si>
     <t>ORD/000138/2022-2023</t>
   </si>
   <si>
     <t>954/DWSD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>KIRON ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and Other allied works under command area of ARRAH Mouza (Part-D) under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000421/2021-2022</t>
+  </si>
+  <si>
+    <t>397/DWSD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 1 No(300X200 mm dia)-Sinking of 1 No (300 mm X 200 mm dia) 210 mtr depth Direct Rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at ARRAH SIBTALA (T.No-01) under Augmentation of Roopganj piped W/S Scheme under DWSD, PHE Dte (SL-10)</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>811/DWSD</t>
+  </si>
+  <si>
+    <t>21/05/2022</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 1 No (250 mm X 150 mm dia) 210 mtr depth Direct Rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at ARRAH BAZAR (T.No-03) under Augmentation of Roopganj piped W/S Scheme under DWSD, PHE Dte.(SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>812/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional FHT work of Arrah mouza and Roopganj mouza part under command area of Augmentation of Roopganj Piped W/S Scheme under DWSD ,PHE Dte(SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>1023/DWSD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>QUICK PAL SUPPLIERS</t>
+  </si>
+  <si>
     <t>Formal order for the work of Replacement of damaged AC pipe with 90 mm dia HDPE from Roopganj more to Araichand gram of Augmentation of Roopganj Piped W/s Scheme under DWSD ,PHE Dte(SL-01)</t>
   </si>
   <si>
     <t>ORD/000407/2021-2022</t>
   </si>
   <si>
     <t>334/DWSD</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
-    <t>30/03/2022</t>
-[...29 lines deleted...]
-    <t>811/DWSD</t>
+    <t>Acceptance cum formal order for the work of Repairing of leakage bursting and chokage cleaning at Arrah Distribution main and other allied work for Roopganj piped W/s Scheme all command area of Roopganj W/s Scheme under DWSD, PHE Dte.(SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000441/2021-2022</t>
+  </si>
+  <si>
+    <t>420/DWSD</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 3 at Rupganj Water Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>1244/CMD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>11/08/2022</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing work at Molandighi H/W site pump house no-II tube wno II for Bistupur piped W/S Scheme under DWSD, PHE Dte(SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>961/DWSD</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>BABA LOKENATH ENTERPRISE</t>
   </si>
   <si>
     <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and Other allied works under command area of ARRAH Mouza (Part-C) under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-03)</t>
   </si>
   <si>
     <t>ORD/000418/2021-2022</t>
   </si>
   <si>
     <t>402/DWSD</t>
   </si>
   <si>
-    <t>29/03/2022</t>
-[...2 lines deleted...]
-    <t>23/04/2022</t>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 4 at Rupganj Water Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000154/2022-2023</t>
+  </si>
+  <si>
+    <t>1242/CMD</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000013/2021-2022</t>
+  </si>
+  <si>
+    <t>331/DWSD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Quotation for Roopganj Pump house no -04</t>
+  </si>
+  <si>
+    <t>VCH/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-104</t>
+  </si>
+  <si>
+    <t>02/07/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quatation for Roopganj Pump house no -03</t>
   </si>
   <si>
     <t>VCH/000220/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-92</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...20 lines deleted...]
-    <t>329/DWSD</t>
+    <t>Acceptance cum formal order for the work of Sinking of 01 Nos 300X200 mm dia Tube well with 210 mtr deapth by DR rig method using UPVC pipe (CD and UPVC deep well screen (RDS) at Roogganj H/W site of Kanksa Block of Augmentation of Roopganj piped W/s Scheme udner DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000455/2022-2023</t>
+  </si>
+  <si>
+    <t>308/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>22/03/2023</t>
-[...79 lines deleted...]
-  <si>
     <t>07/03/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Re-connection of exiting FHTC from AC pipe line to newly laid different dia pipe line FHTC and also few new connection with JJM for Roopganj mouza (JL-54) under command area of Augmentation of Roopganj W/s Scheme,Block-Kanksa under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000478/2022-2023</t>
   </si>
   <si>
     <t>317/DWSD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Laying ,aligning of DI K9 rising main pipe and interconnection between 3 TW with OHR and other allied works of Augmentation of Roopganj piped W/S Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000508/2022-2023</t>
+  </si>
+  <si>
+    <t>325/DWSD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Balance work for laying of HDPE pipe line for providing FHTC in connection with JJM at Arrah mouza (JL-89) part-C under command area of Augmentation of Roopganj piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000519/2022-2023</t>
   </si>
   <si>
     <t>319/DWSD</t>
   </si>
   <si>
     <t>12/03/2023</t>
   </si>
   <si>
     <t>Emergent work of concreting of exiting dismantalled road at Roopganj under Augmentation of Roopganj piped W/s Scheme (SM/10203)</t>
   </si>
   <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>1076/DWSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and Other allied works under command area of ARRAH Mouza (Part-D) under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (SL-04)</t>
-[...142 lines deleted...]
-  <si>
     <t>Formal order for the work of Laying and aligning of distribution pipe line from Hetedoba OHR,DI Specials ,Valves and allied works under Augmentation of Roopganj piped W/s Scheme under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000439/2022-2023</t>
   </si>
   <si>
     <t>299/DWSD</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Emergency work of concreting of exiting dismantled road at ARRAH mouza of Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>742/DWSD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Emergent work of Concreting of exiting dismantled road of Augmentation of Roopganj piped W/S Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>769/DWSD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Emergency work of concreting of exiting dismantled road at ARRAH mouza of Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing of existing concrete road restoration and other allied works under Augmentation of Roopganj piped W/s Scheme under DWSD,PHE Dte (Part-D)</t>
   </si>
   <si>
     <t>ORD/000157/2023-2024</t>
   </si>
   <si>
     <t>1288/DWSD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>CHANDAN HAZRA</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...8 lines deleted...]
-    <t>Resource Division</t>
+    <t>Replacement of existing pipe line at Nachan OHR to Bansia gram for Physical certification of Har Ghar Jal in connection with JJM of Augmentation Roopganj piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>719/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Construction of 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at kanchanpur of kanksa block under Augmentation of Roopganj Piped W/S Scheme under DWSD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001227/2023-2024</t>
+  </si>
+  <si>
+    <t>1293/DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>MAJI DEVELOPERS</t>
+  </si>
+  <si>
+    <t>Construction of 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at Kanksa Zone II/Part C under Augmentation of Roopganj Piped W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/001234/2023-2024</t>
+  </si>
+  <si>
+    <t>1277_DWSD</t>
+  </si>
+  <si>
+    <t>PRADIP CHOUDHARY</t>
   </si>
   <si>
     <t>Electricity service connection rupganj piped W/s Scheme</t>
   </si>
   <si>
     <t>BILL/00153/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-94</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Laying ,aligning of DI K9 rising main pipe and interconnection between 3 TW with OHR and other allied works of Augmentation of Roopganj piped W/S Scheme under DWSD ,PHE Dte</t>
-[...7 lines deleted...]
-  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; installation of Submersible Pumping Machineries, Voltage Stabilizer, Chlorination System and internal House wiring for Rupganj Water Supply Scheme, P/H No-05 under Asansol Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000633/2023-2024</t>
   </si>
   <si>
     <t>532/AMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>M/S S.G.ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 4 at Rupganj Water Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...62 lines deleted...]
-    <t>PRADIP CHOUDHARY</t>
+    <t>Acceptance cum work order for Balance work of Rising Main from Tube Well to OHR at Roopganj Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>1646/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Proposal for diversion of forest land for consytruction of OHR Capacity 350 cum of Augmentation of Roopganj Piped water supply scheme (JJM Work) under Durgapur W/S Division, PHE Directoreate - Demand note for payment of NPV, CA, Boundary demarcation witll pillar fencing etc.</t>
+  </si>
+  <si>
+    <t>BILL/00105/2024-2025</t>
+  </si>
+  <si>
+    <t>53/24-25</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER, BURDWAN DIVISION</t>
   </si>
   <si>
     <t>Proposal for diversion of forest land for consytruction of OHR Capacity 350 cum of Augmentation of Roopganj Piped water supply scheme (JJM Work) under Durgapur W/S Division, PHE Directoreate - Demand note for payment of NPV, CA, Boundary demarcation witll pillar fencing etc. :- Cost of Boundary demarcation with pillar</t>
   </si>
   <si>
     <t>BILL/00146/2024-2025</t>
   </si>
   <si>
     <t>66/24-25</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>DIVISIONAL FOREST OFFICER, BURDWAN DIVISION</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 2 nos of 300 x 200 mm dia tube well 210 mtr deep by D.R. Rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) at Bandra village and Roopganj of Augmentation of Roopganj PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 6</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000456/2025-2026</t>
   </si>
   <si>
     <t>2009/RCD-I</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/03/2025</t>
   </si>
   <si>
     <t>Additional works for Chlorination other electrical works at Augmentation of Rupganj Piped Water Supply Scheme, Tube Well No- 5, Block- Kanksa, Paschim Bardhaman, under Asansol Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>947/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1200,51 +1185,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W48"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1356,2644 +1341,2587 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>60.68</v>
+        <v>12.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>59.5</v>
+        <v>10.04</v>
       </c>
       <c r="R3" s="4">
-        <v>98.06</v>
+        <v>82.83</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>4.01</v>
+        <v>28.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.05</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>4.87</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.44</v>
+        <v>4.99</v>
       </c>
       <c r="R5" s="4">
-        <v>50.16</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>10.23</v>
+        <v>2.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.25</v>
+        <v>1.16</v>
       </c>
       <c r="R6" s="4">
-        <v>100.12</v>
+        <v>50</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.86</v>
+        <v>6.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>11</v>
+        <v>6.39</v>
       </c>
       <c r="R7" s="4">
-        <v>92.69</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.78</v>
+        <v>63.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.81</v>
+        <v>49.67</v>
       </c>
       <c r="R8" s="4">
-        <v>92.94</v>
+        <v>78.62</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.32</v>
+        <v>83.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>27.01</v>
+        <v>47.35</v>
       </c>
       <c r="R9" s="4">
-        <v>102.64</v>
+        <v>56.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="P10" s="4">
-        <v>0.29</v>
+        <v>92.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.61</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>1.68</v>
+        <v>4.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>72.65</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>6.9</v>
+        <v>60.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>59.5</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.06</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>12.12</v>
+        <v>4.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.04</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>82.83</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>63.18</v>
+        <v>4.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>49.67</v>
+        <v>2.44</v>
       </c>
       <c r="R14" s="4">
-        <v>78.62</v>
+        <v>50.16</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
-        <v>83.6</v>
+        <v>74.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>47.35</v>
+        <v>71</v>
       </c>
       <c r="R15" s="4">
-        <v>56.63</v>
+        <v>95.68</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>92.48</v>
+        <v>13.78</v>
       </c>
       <c r="Q16" s="4">
-        <v>87.5</v>
+        <v>12.81</v>
       </c>
       <c r="R16" s="4">
-        <v>94.61</v>
+        <v>92.94</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.45</v>
+        <v>11.86</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.23</v>
+        <v>11</v>
       </c>
       <c r="R17" s="4">
-        <v>72.65</v>
+        <v>92.69</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>15.73</v>
+        <v>4.98</v>
       </c>
       <c r="Q18" s="4">
-        <v>13.44</v>
+        <v>4.98</v>
       </c>
       <c r="R18" s="4">
-        <v>85.43</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P19" s="4">
-        <v>57.68</v>
+        <v>10.23</v>
       </c>
       <c r="Q19" s="4">
-        <v>50.62</v>
+        <v>10.25</v>
       </c>
       <c r="R19" s="4">
-        <v>87.75</v>
+        <v>100.12</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P20" s="4">
-        <v>97.2</v>
+        <v>4.1</v>
       </c>
       <c r="Q20" s="4">
-        <v>73.7</v>
+        <v>4.09</v>
       </c>
       <c r="R20" s="4">
-        <v>75.82</v>
+        <v>99.92</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>117</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>119</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
-        <v>4.69</v>
+        <v>9.86</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="P22" s="4">
-        <v>74.2</v>
+        <v>4.8</v>
       </c>
       <c r="Q22" s="4">
-        <v>71</v>
+        <v>3.91</v>
       </c>
       <c r="R22" s="4">
-        <v>95.68</v>
+        <v>81.48</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="P23" s="4">
-        <v>28.83</v>
+        <v>26.32</v>
       </c>
       <c r="Q23" s="4">
-        <v>28.84</v>
+        <v>27.01</v>
       </c>
       <c r="R23" s="4">
-        <v>100.05</v>
+        <v>102.64</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>119</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>2.32</v>
+        <v>10.2</v>
       </c>
       <c r="Q24" s="4">
-        <v>1.16</v>
+        <v>9.8</v>
       </c>
       <c r="R24" s="4">
-        <v>50</v>
+        <v>96.04</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="P25" s="4">
-        <v>6.39</v>
+        <v>41.84</v>
       </c>
       <c r="Q25" s="4">
-        <v>6.39</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="P26" s="4">
-        <v>4.99</v>
+        <v>1.68</v>
       </c>
       <c r="Q26" s="4">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>47</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>4.1</v>
+        <v>0.29</v>
       </c>
       <c r="Q27" s="4">
-        <v>4.09</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="P28" s="4">
-        <v>4.98</v>
+        <v>15.73</v>
       </c>
       <c r="Q28" s="4">
-        <v>4.98</v>
+        <v>13.44</v>
       </c>
       <c r="R28" s="4">
-        <v>100</v>
+        <v>85.43</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="L29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="P29" s="4">
-        <v>4.8</v>
+        <v>57.68</v>
       </c>
       <c r="Q29" s="4">
-        <v>3.91</v>
+        <v>50.62</v>
       </c>
       <c r="R29" s="4">
-        <v>81.48</v>
+        <v>87.75</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I30" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="J30" s="13" t="s">
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>165</v>
+        <v>30</v>
       </c>
       <c r="P30" s="4">
-        <v>9.86</v>
+        <v>24.33</v>
       </c>
       <c r="Q30" s="4">
-        <v>9.52</v>
+        <v>13.25</v>
       </c>
       <c r="R30" s="4">
-        <v>96.56</v>
+        <v>54.47</v>
       </c>
       <c r="S30" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>75</v>
+        <v>154</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="P31" s="4">
-        <v>16.32</v>
+        <v>97.2</v>
       </c>
       <c r="Q31" s="4">
-        <v>16.06</v>
+        <v>73.7</v>
       </c>
       <c r="R31" s="4">
-        <v>98.41</v>
+        <v>75.82</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="N32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>4.78</v>
+        <v>4.69</v>
       </c>
       <c r="Q32" s="4">
-        <v>4.76</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>99.64</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M33" s="4" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="P33" s="4">
-        <v>4.78</v>
+        <v>16.32</v>
       </c>
       <c r="Q33" s="4">
-        <v>4.75</v>
+        <v>16.06</v>
       </c>
       <c r="R33" s="4">
-        <v>99.47</v>
+        <v>98.41</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>184</v>
+        <v>78</v>
       </c>
       <c r="P34" s="4">
-        <v>8.69</v>
+        <v>4.78</v>
       </c>
       <c r="Q34" s="4">
-        <v>8.66</v>
+        <v>4.75</v>
       </c>
       <c r="R34" s="4">
-        <v>99.66</v>
+        <v>99.47</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>46</v>
+        <v>184</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="P35" s="4">
-        <v>41.84</v>
+        <v>4.78</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>2.95</v>
+        <v>8.69</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>8.66</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" s="4" t="s">
-        <v>107</v>
+        <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="P37" s="4">
-        <v>24.33</v>
+        <v>23.76</v>
       </c>
       <c r="Q37" s="4">
-        <v>13.25</v>
+        <v>23.59</v>
       </c>
       <c r="R37" s="4">
-        <v>54.47</v>
+        <v>99.29</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="P38" s="4">
-        <v>11.47</v>
+        <v>6.09</v>
       </c>
       <c r="Q38" s="4">
-        <v>10.79</v>
+        <v>6.09</v>
       </c>
       <c r="R38" s="4">
-        <v>94.06</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>158</v>
+        <v>197</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>205</v>
       </c>
       <c r="I39" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="K39" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="J39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K39" s="4" t="s">
+      <c r="L39" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="M39" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>10.2</v>
+        <v>5.83</v>
       </c>
       <c r="Q39" s="4">
-        <v>9.8</v>
+        <v>5.83</v>
       </c>
       <c r="R39" s="4">
-        <v>96.04</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="M40" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="M40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" s="4" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="P40" s="4">
-        <v>23.76</v>
+        <v>2.95</v>
       </c>
       <c r="Q40" s="4">
-        <v>23.59</v>
+        <v>0</v>
       </c>
       <c r="R40" s="4">
-        <v>99.29</v>
+        <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="I41" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="E41" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H41" s="13" t="s">
+      <c r="J41" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="I41" s="13" t="s">
+      <c r="K41" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="J41" s="13" t="s">
+      <c r="L41" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="K41" s="4" t="s">
+      <c r="M41" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="4" t="s">
+      <c r="O41" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="O41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>6.09</v>
+        <v>11.47</v>
       </c>
       <c r="Q41" s="4">
-        <v>6.09</v>
+        <v>10.79</v>
       </c>
       <c r="R41" s="4">
-        <v>100</v>
+        <v>94.06</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="J42" s="13" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>224</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>225</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>182</v>
+        <v>226</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>226</v>
+        <v>30</v>
       </c>
       <c r="P42" s="4">
-        <v>5.83</v>
+        <v>12.36</v>
       </c>
       <c r="Q42" s="4">
-        <v>5.83</v>
+        <v>7.58</v>
       </c>
       <c r="R42" s="4">
-        <v>100</v>
+        <v>61.35</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P43" s="4">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P44" s="4">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>238</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>239</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>240</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>241</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="P45" s="4">
         <v>27.78</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>242</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>244</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>245</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>48</v>
+        <v>221</v>
       </c>
       <c r="P46" s="4">
-        <v>12.36</v>
+        <v>3.5</v>
       </c>
       <c r="Q46" s="4">
-        <v>7.58</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>61.35</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" s="3">
-[...18 lines deleted...]
-      <c r="H47" s="13" t="s">
+      <c r="A47" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>911.1</v>
+      </c>
+      <c r="P47" s="8">
+        <v>704.6</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>77.34</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
-    <row r="48" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A48:N48"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>