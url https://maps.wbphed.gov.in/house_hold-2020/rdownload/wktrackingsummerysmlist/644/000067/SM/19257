--- v0 (2025-12-18)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,90 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>PASCHIM BARDHAMAN</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Operational Charges of PHED Managed Laboratories Related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/19257</t>
+  </si>
+  <si>
+    <t>Support-WQMSP</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Work Engaging expert 1(one) no Chemist,1(One) no Bacteriologist and 1(One)no Lab Assistant for the testing of water from different PWSS making different types of Testing Report,Communicated with the facilitator of different Gram Panchayat under Kanksa Block of Sub District NABL laboratory under RCFA Div-I PHE Dte.(365 days) (01.11.2024 to 31.10.2025)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 5</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000367/2024-2025</t>
+  </si>
+  <si>
+    <t>2562/RCD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +190,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +543,264 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>7.24</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>3.5</v>
+      </c>
+      <c r="R3" s="4">
+        <v>48.39</v>
+      </c>
+      <c r="S3" s="4">
+        <v>100</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>7.24</v>
+      </c>
+      <c r="P4" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>48.39</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>