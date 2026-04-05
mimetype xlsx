--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,96 +272,291 @@
   <si>
     <t>M/S JIT ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Sinking of 4 (Four) nos river bed tube wells including collecting main and other allied works at Damodar river under (Part-II) Unionpara Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 10</t>
   </si>
   <si>
     <t>ORD/000974/2023-2024</t>
   </si>
   <si>
     <t>492/RCD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>TARA MA ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of submersible pumping machineries at Newly sunk 8 Nos Low Lift RBTWs at Madanpur Lowlift under Source Augmentation of RCFA Part-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>944/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of transformer(315 KVA), Supply, delivery and installation S/M, Pump-Motor set, and other allied works at Madanpur Head Works Site under RCFA Part-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>1108/AMD</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 4 (Four) nos 200 mm dia river bed tube wells in the river Ajoy at Baidyanathpur for Baidyanathpur Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 6 (Six) nos 200 mm dia river bed tube wells in the river Ajoy at Kendra Khottamdihi for Kendra Khottamdihi Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>2337/RCD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>M/S MONI TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 5 (Five) nos 200 mm dia river bed tube well including collecting main in the river Damodar at Surjanagar H/W site for ASTA of Source Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000954/2023-2024</t>
+  </si>
+  <si>
+    <t>480/RCD-I</t>
+  </si>
+  <si>
+    <t>MD. JAWED KHAN</t>
+  </si>
+  <si>
+    <t>Providing and installation of submersible pumping machineries at newly sunk river bed tube well No-31 &amp; 32 and other allied works at Kalajharia Water Works under source Augmentation of RCFA-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000442/2024-2025</t>
+  </si>
+  <si>
+    <t>2100/AMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hydro-Geological study of Sub-Surface Water Flow with Sinking of Tube Well in Damodar &amp; Ajay River bed and Bank Position of Source Augmentation of RCFA Part-II Water Supply Scheme by installing River bed tube well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 10</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2435/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible Pumping machineries in the Newly sunk RBTWs from 01-06 at Surjanagar Lowlift Pump House under ASTA W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2024-2025</t>
+  </si>
+  <si>
+    <t>1041/AMD</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-15 at Baidyanathpur Pump house under Ukhra Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>1206/AMD</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL ELECTRICAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 6 (Six) nos. 200 mm dia river bed tube well including 3 nos. collecting main in the river Ajoy at Runakuraghat H/W site for Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000103/2024-2025</t>
+  </si>
+  <si>
+    <t>2123/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries in the Newly sunk RBTWs Amkula-5 to Tirat Mouza Pump House under Tirat Mouza Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2024-2025</t>
+  </si>
+  <si>
+    <t>1038/AMD</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Lowering of Submersible Pumping Machineries for Newly Sunk RBTW No-03 for CWR at Ajoy Ghat Pumping Station under Churulia Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000038/2024-2025</t>
   </si>
   <si>
     <t>1040/AMD</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of submersible pumping machineries at Newly sunk 8 Nos Low Lift RBTWs at Madanpur Lowlift under Source Augmentation of RCFA Part-II Water Supply Scheme.</t>
-[...32 lines deleted...]
-    <t>M/S SAJAHAN CHOWDHURY</t>
+    <t>Acceptance cum Work Order for Sinking of 6 (Six) nos 200 mm dia river bed tube well in the river Damodar at Madanpur Head Works Site for Madanpur Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000937/2023-2024</t>
+  </si>
+  <si>
+    <t>477/RCD-I</t>
+  </si>
+  <si>
+    <t>NIYATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 5 (Five) nos 200 mm dia river bed tube well including collecting main in the river Damodar at Surjanagar H/W site for ASTA Source Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000953/2023-2024</t>
+  </si>
+  <si>
+    <t>479/RCD-I</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 3 (Three) nos river bed tube wells including collecting main manifold sluice valve chamber reinforcement and other allied works at Damalia H/W under RCFA Part-II at Damodar river under Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000969/2023-2024</t>
+  </si>
+  <si>
+    <t>485/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH SAMANTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 2 (Two) nos river bed tube wells including collecting main &amp; other allied works at Damodar river under Tirat Colliery Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001106/2023-2024</t>
+  </si>
+  <si>
+    <t>895/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 1 (One) no river bed tube wells including collecting main &amp; other allied works at Damalia Damodar river under Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001105/2023-2024</t>
+  </si>
+  <si>
+    <t>894/RCD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,73 +945,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1096,54 +1291,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>8.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1157,54 +1352,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.92</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.83</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1218,54 +1413,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>22.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>78.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1279,54 +1474,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>8.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1535,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>8.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>81.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1401,54 +1596,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>8.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.83</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1462,284 +1657,1138 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>13.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>22.03</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>10.27</v>
+        <v>24.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>24.61</v>
+        <v>37.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>37.68</v>
+        <v>43.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>42.45</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>55</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P17" s="4">
+        <v>15.82</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>28.6</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P19" s="4">
+        <v>95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P20" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8.18</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P22" s="4">
+        <v>13.24</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P23" s="4">
+        <v>8.47</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P24" s="4">
+        <v>10.27</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P25" s="4">
+        <v>29.98</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P26" s="4">
+        <v>15.54</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P27" s="4">
+        <v>19.46</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P28" s="4">
+        <v>4.51</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.05</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>514.88</v>
+      </c>
+      <c r="P30" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>