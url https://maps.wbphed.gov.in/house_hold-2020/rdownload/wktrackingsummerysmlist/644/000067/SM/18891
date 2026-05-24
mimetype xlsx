--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -513,50 +513,167 @@
     <t>SOMNATH SAMANTA</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Sinking of 2 (Two) nos river bed tube wells including collecting main &amp; other allied works at Damodar river under Tirat Colliery Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001106/2023-2024</t>
   </si>
   <si>
     <t>895/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Sinking of 1 (One) no river bed tube wells including collecting main &amp; other allied works at Damalia Damodar river under Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001105/2023-2024</t>
   </si>
   <si>
     <t>894/RCD-I</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-14 at Baidyanathpur Pump house under Ukhra Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1039/AMD</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of Emergent laying of Collecting Main for sinking of 4 nos river bed tube well and making of manifold with in addition of connecting of 10 nos tube well in River Ajoy at Bhaburia Head Works Site under RBT Type Sarpi, Jamgora Jagannathpur and Gourbazar-Ichapur Water Supply Scheme for Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>3099/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balanced work Sinking of 03 (Three) nos. 200 mm dia river bed tube well in the river of Ajoy (Pandabeswar H/W Site) for Source Augmentation of RCFA Part-II W/S Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>2108/RCD-I</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>B.T.M. CONCERN</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well No-8 at Union Para Low Lift under Ballavpur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>1132/AMD</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>HINDUSTHAN CONSULTANT FIRM</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries in Newly sunk RBTW No- 8 for CWR at Ajoyghat Pumping Station under source Augmentation of RCFA part-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/AMD</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Flow control of Rising main and different dia distribution system by different regulating apparatus of Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000602/2024-2025</t>
+  </si>
+  <si>
+    <t>267/RCD-I</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well no- 7 &amp; 8 at Narayankuri Pump House under Narayankuri Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>1812/AMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well No-7 at Union Para Low Lift under Ballavpur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>1813/AMD</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,51 +1062,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1291,54 +1408,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>8.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1469,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1530,54 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>22.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.32</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1474,54 +1591,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>8.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1535,54 +1652,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>8.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>81.27</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1596,54 +1713,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>8.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.83</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1657,54 +1774,54 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>13.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1840,54 +1957,54 @@
       <c r="I15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>43.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>21.67</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>49.4</v>
       </c>
       <c r="S15" s="4">
         <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1901,54 +2018,54 @@
       <c r="I16" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>42.45</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>41.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S16" s="4">
         <v>55</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1962,54 +2079,54 @@
       <c r="I17" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>15.82</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.15</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>51.54</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2084,54 +2201,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P19" s="4">
         <v>95</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>25.16</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2267,54 +2384,54 @@
       <c r="I22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P22" s="4">
         <v>13.24</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>12.75</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>96.33</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2450,54 +2567,54 @@
       <c r="I25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P25" s="4">
         <v>29.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>23.43</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>78.16</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2511,54 +2628,54 @@
       <c r="I26" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P26" s="4">
         <v>15.54</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>51.59</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2572,54 +2689,54 @@
       <c r="I27" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P27" s="4">
         <v>19.46</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>19.45</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2633,54 +2750,54 @@
       <c r="I28" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P28" s="4">
         <v>4.51</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.12</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2694,101 +2811,589 @@
       <c r="I29" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P29" s="4">
         <v>3.05</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>98.05</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="I30" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P30" s="4">
+        <v>8.15</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P31" s="4">
+        <v>46.32</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="P32" s="4">
+        <v>23.41</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>11.92</v>
+      </c>
+      <c r="R32" s="4">
+        <v>50.91</v>
+      </c>
+      <c r="S32" s="4">
+        <v>70</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P33" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P34" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P35" s="4">
+        <v>87.75</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P36" s="4">
+        <v>11.21</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>100</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P37" s="4">
+        <v>5.28</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>707.44</v>
+      </c>
+      <c r="P38" s="8">
+        <v>238.31</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>33.69</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>