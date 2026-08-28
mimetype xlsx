--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,591 +89,663 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>SM/18891</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 4 (Four) nos 200 mm dia river bed tube wells in the river Ajoy at Baidyanathpur for Baidyanathpur Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 6 (Six) nos 200 mm dia river bed tube wells in the river Ajoy at Kendra Khottamdihi for Kendra Khottamdihi Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>2337/RCD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>M/S MONI TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 4 (Four) nos river bed tube wells including collecting main and other allied works at Damodar river under (Part-II) Unionpara Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 10</t>
+  </si>
+  <si>
+    <t>ORD/000974/2023-2024</t>
+  </si>
+  <si>
+    <t>492/RCD-I</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>TARA MA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Emergent sinking of one no 200 x 165 mm dia rig bore tube well at ESI Hospital near staff quarter Kali Mandir, Paschim Bardhaman under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 4</t>
   </si>
   <si>
     <t>Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000001/2024-2025</t>
   </si>
   <si>
     <t>Camp_02_ESI_Hospital_AE_I</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible Pumping machineries in the Newly sunk RBTWs no-13 at Surjanagar Low lift Pump House under ASTA W/S Scheme.</t>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-14 at Baidyanathpur Pump house under Ukhra Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
-    <t>ORD/000049/2024-2025</t>
-[...2 lines deleted...]
-    <t>1135/AMD</t>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1039/AMD</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well no-9 and 10 at Narayankuri Pump House under Source Augmentation of RCFA Part-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>2096/AMD</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 6 (Six) nos 200 mm dia river bed tube well in the river Damodar at Madanpur Head Works Site for Madanpur Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000937/2023-2024</t>
+  </si>
+  <si>
+    <t>477/RCD-I</t>
+  </si>
+  <si>
+    <t>NIYATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Sinking of 6 (Six) nos 200 mm dia river bed tube well including collecting main in the river of Damodar at Surjanagar under Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000994/2023-2024</t>
+  </si>
+  <si>
+    <t>295/A/RCD-I</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 5 (Five) nos 200 mm dia river bed tube well including collecting main in the river Damodar at Surjanagar H/W site for ASTA Source Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000953/2023-2024</t>
+  </si>
+  <si>
+    <t>479/RCD-I</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 5 (Five) nos 200 mm dia river bed tube well including collecting main in the river Damodar at Surjanagar H/W site for ASTA of Source Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000954/2023-2024</t>
+  </si>
+  <si>
+    <t>480/RCD-I</t>
+  </si>
+  <si>
+    <t>MD. JAWED KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 3 (Three) nos river bed tube wells including collecting main manifold sluice valve chamber reinforcement and other allied works at Damalia H/W under RCFA Part-II at Damodar river under Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000969/2023-2024</t>
+  </si>
+  <si>
+    <t>485/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH SAMANTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 2 (Two) nos river bed tube wells including collecting main &amp; other allied works at Damodar river under Tirat Colliery Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001106/2023-2024</t>
+  </si>
+  <si>
+    <t>895/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Sinking of 1 (One) no river bed tube wells including collecting main &amp; other allied works at Damalia Damodar river under Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001105/2023-2024</t>
+  </si>
+  <si>
+    <t>894/RCD-I</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-5 at Tirat Colliery Lowlift Pump House under Tirat Colliery Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>1037/AMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries in the Newly sunk RBTWs Amkula-5 to Tirat Mouza Pump House under Tirat Mouza Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2024-2025</t>
+  </si>
+  <si>
+    <t>1038/AMD</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries for Newly Sunk RBTW No-03 for CWR at Ajoy Ghat Pumping Station under Churulia Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>1040/AMD</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible Pumping machineries in the Newly sunk RBTWs from 01-06 at Surjanagar Lowlift Pump House under ASTA W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2024-2025</t>
+  </si>
+  <si>
+    <t>1041/AMD</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-7 at Tirat Colliery Lowlift Pump House under Tirat Colliery Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2024-2025</t>
+  </si>
+  <si>
+    <t>1133/AMD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
+    <t>Providing and installation of submersible pumping machineries at newly sunk river bed tube well No-31 &amp; 32 and other allied works at Kalajharia Water Works under source Augmentation of RCFA-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000442/2024-2025</t>
+  </si>
+  <si>
+    <t>2100/AMD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hydro-Geological study of Sub-Surface Water Flow with Sinking of Tube Well in Damodar &amp; Ajay River bed and Bank Position of Source Augmentation of RCFA Part-II Water Supply Scheme by installing River bed tube well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 10</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>2435/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-6 at Tirat Colliery Low lift Pump House under Tirat Colliery Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2024-2025</t>
+  </si>
+  <si>
+    <t>1202/AMD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>Lowering of submersible pumping machineries in Newly sunk RBTW No-15 at Baidyanathpur Pump house under Ukhra Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>1206/AMD</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL ELECTRICAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 6 (Six) nos. 200 mm dia river bed tube well including 3 nos. collecting main in the river Ajoy at Runakuraghat H/W site for Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000103/2024-2025</t>
+  </si>
+  <si>
+    <t>2123/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of Emergent laying of Collecting Main for sinking of 4 nos river bed tube well and making of manifold with in addition of connecting of 10 nos tube well in River Ajoy at Bhaburia Head Works Site under RBT Type Sarpi, Jamgora Jagannathpur and Gourbazar-Ichapur Water Supply Scheme for Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>3099/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well No-8 at Union Para Low Lift under Ballavpur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>1132/AMD</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>HINDUSTHAN CONSULTANT FIRM</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries in the Newly sunk RBTWs Harvanga-13 &amp; 14 to Tirat Mouza Pump House under Tirat Mouza Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>1134/AMD</t>
+  </si>
+  <si>
+    <t>M/S. SOMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balanced work Sinking of 03 (Three) nos. 200 mm dia river bed tube well in the river of Ajoy (Pandabeswar H/W Site) for Source Augmentation of RCFA Part-II W/S Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>2108/RCD-I</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>B.T.M. CONCERN</t>
+  </si>
+  <si>
+    <t>Lowering of Submersible Pumping Machineries in Newly sunk RBTW No- 8 for CWR at Ajoyghat Pumping Station under source Augmentation of RCFA part-II Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/AMD</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible Pumping machineries in the Newly sunk RBTWs from 07-11 at Surjanagar Low lift Pump House under ASTA W/S Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>1201/AMD</t>
+  </si>
+  <si>
+    <t>M/S JIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well no- 7 &amp; 8 at Narayankuri Pump House under Narayankuri Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>1812/AMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well No-7 at Union Para Low Lift under Ballavpur Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>1813/AMD</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
     <t>M/S S.G.ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping Machineries at newly sunk River Bed Tube Well no-9 and 10 at Narayankuri Pump House under Source Augmentation of RCFA Part-II Water Supply Scheme.</t>
-[...130 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of submersible pumping machineries at Newly sunk 8 Nos Low Lift RBTWs at Madanpur Lowlift under Source Augmentation of RCFA Part-II Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>944/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
-    <t>BENGAL CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of transformer(315 KVA), Supply, delivery and installation S/M, Pump-Motor set, and other allied works at Madanpur Head Works Site under RCFA Part-II Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>1108/AMD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 4 (Four) nos 200 mm dia river bed tube wells in the river Ajoy at Baidyanathpur for Baidyanathpur Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...275 lines deleted...]
-    <t>2097/AMD</t>
+    <t>Acceptance cum work order for Protecting and regulating apparatus for distribution system and rising main of Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2025-2026</t>
+  </si>
+  <si>
+    <t>1616/RCD-I</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Flow control of Rising main and different dia distribution system by different regulating apparatus of Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>267/RCD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>MAKALI ENGINEERING CORPORATION</t>
-[...26 lines deleted...]
-    <t>31/08/2025</t>
+    <t>Acceptance cum work order for Allied work of collecting main of river bed tube well in Ajay river for Gourbazar-Ichapur Piped Water Supply Scheme from river bed manifold to Bhaburia Old CWR under JJM at Durgapur-Faridpur Block of Augmentation of Gourbazar-Ichapur W/S Scheme of Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000704/2024-2025</t>
+  </si>
+  <si>
+    <t>451/RCD-I</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Flow control of Rising main and different dia distribution system by different regulating apparatus Source of Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2024-2025</t>
+  </si>
+  <si>
+    <t>266/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and laying 240 sqmm 3.5 core cable at Kalajharia complex for searching of infiltration gallery of Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2025-2026</t>
+  </si>
+  <si>
+    <t>1388/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Electric quotation for Narayankuri PWSS under Source augmentation of RCFA Part-II by installing RBTW under RCFA Division-I PHe Dte</t>
+  </si>
+  <si>
+    <t>BILL/00342/2025-2026</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Narayankuri pump house under Source Augmentation of RCFA Part-II Water Supply Scheme by installing Riverbed Tube-well under RCFA Division-I PHE Dte. [SM/18891]</t>
+  </si>
+  <si>
+    <t>BILL/00506/2026-2027</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1062,73 +1134,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1222,2178 +1294,2471 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.1</v>
+        <v>43.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.4</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.75</v>
+        <v>42.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>41.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.89</v>
+        <v>13.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.93</v>
+        <v>8.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.97</v>
+        <v>8.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.92</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.83</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>22.57</v>
+        <v>9.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>78.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>8.93</v>
+        <v>29.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.87</v>
+        <v>23.43</v>
       </c>
       <c r="R9" s="4">
-        <v>99.35</v>
+        <v>78.16</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>8.55</v>
+        <v>22.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.95</v>
+        <v>17.67</v>
       </c>
       <c r="R10" s="4">
-        <v>81.27</v>
+        <v>78.32</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>8.85</v>
+        <v>15.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.83</v>
+        <v>8.02</v>
       </c>
       <c r="R11" s="4">
-        <v>99.7</v>
+        <v>51.59</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>13.02</v>
+        <v>15.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.87</v>
+        <v>8.15</v>
       </c>
       <c r="R12" s="4">
-        <v>22.03</v>
+        <v>51.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>24.61</v>
+        <v>19.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>19.45</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>37.68</v>
+        <v>4.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.12</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>43.86</v>
+        <v>3.05</v>
       </c>
       <c r="Q15" s="4">
-        <v>21.67</v>
+        <v>2.99</v>
       </c>
       <c r="R15" s="4">
-        <v>49.4</v>
+        <v>98.05</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>42.45</v>
+        <v>8.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>41.38</v>
+        <v>8.87</v>
       </c>
       <c r="R16" s="4">
-        <v>97.48</v>
+        <v>99.35</v>
       </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>15.82</v>
+        <v>8.47</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.15</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>51.54</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="P18" s="4">
-        <v>28.6</v>
+        <v>10.27</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>95</v>
+        <v>10.6</v>
       </c>
       <c r="Q19" s="4">
-        <v>25.16</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="P20" s="4">
-        <v>10.6</v>
+        <v>8.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="P21" s="4">
-        <v>8.18</v>
+        <v>28.6</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>13.24</v>
+        <v>95</v>
       </c>
       <c r="Q22" s="4">
-        <v>12.75</v>
+        <v>25.16</v>
       </c>
       <c r="R22" s="4">
-        <v>96.33</v>
+        <v>26.48</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="P23" s="4">
-        <v>8.47</v>
+        <v>4.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>10.27</v>
+        <v>8.18</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="P25" s="4">
-        <v>29.98</v>
+        <v>13.24</v>
       </c>
       <c r="Q25" s="4">
-        <v>23.43</v>
+        <v>12.75</v>
       </c>
       <c r="R25" s="4">
-        <v>78.16</v>
+        <v>96.33</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="J26" s="13" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>83</v>
+        <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="P26" s="4">
-        <v>15.54</v>
+        <v>46.32</v>
       </c>
       <c r="Q26" s="4">
-        <v>8.02</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>51.59</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P27" s="4">
-        <v>19.46</v>
+        <v>4.84</v>
       </c>
       <c r="Q27" s="4">
-        <v>19.45</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="N28" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>4.51</v>
+        <v>8.55</v>
       </c>
       <c r="Q28" s="4">
-        <v>4.42</v>
+        <v>6.95</v>
       </c>
       <c r="R28" s="4">
-        <v>98.12</v>
+        <v>81.27</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>164</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="P29" s="4">
-        <v>3.05</v>
+        <v>23.41</v>
       </c>
       <c r="Q29" s="4">
-        <v>2.99</v>
+        <v>11.92</v>
       </c>
       <c r="R29" s="4">
-        <v>98.05</v>
+        <v>50.91</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="P30" s="4">
-        <v>8.15</v>
+        <v>5.6</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>172</v>
+        <v>55</v>
       </c>
       <c r="J31" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K31" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>46.32</v>
+        <v>8.85</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>8.83</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="P32" s="4">
-        <v>23.41</v>
+        <v>11.21</v>
       </c>
       <c r="Q32" s="4">
-        <v>11.92</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>50.91</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="M33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>4.84</v>
+        <v>5.28</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="P34" s="4">
-        <v>5.6</v>
+        <v>24.61</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P35" s="4">
-        <v>87.75</v>
+        <v>37.68</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>197</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="P36" s="4">
-        <v>11.21</v>
+        <v>50.69</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O37" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>5.28</v>
+        <v>87.75</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P38" s="4">
+        <v>24</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="P39" s="4">
+        <v>78.96</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>39.09</v>
+      </c>
+      <c r="R39" s="4">
+        <v>49.51</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="P40" s="4">
+        <v>27.6</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="P41" s="4">
+        <v>4.06</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="P42" s="4">
+        <v>4.03</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="8"/>
+      <c r="O43" s="8">
+        <v>887.03</v>
+      </c>
+      <c r="P43" s="8">
+        <v>277.4</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>31.27</v>
+      </c>
+      <c r="R43" s="8"/>
+      <c r="S43" s="8"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A43:N43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>