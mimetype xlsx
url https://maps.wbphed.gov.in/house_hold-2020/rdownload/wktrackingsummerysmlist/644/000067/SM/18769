--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -599,68 +599,50 @@
   <si>
     <t>Bulk power supply at 33kv to premises PHE DTE ,kalyaneswari WTP ,JL-01,plot-313,KALYANESWARI wtp area,paschim burdwan-713369 for an ultimate contract demand 2246kva</t>
   </si>
   <si>
     <t>BILL/00130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-19</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Permission for laying of water pipeline along NH-02 from Duburdih (km 441.780) to Kalla More (k. 462.080) and 1 no crossing across NH-2 in th state of West Bengal under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte. RCFA Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01344/2023-2024</t>
   </si>
   <si>
     <t>545/23-24</t>
   </si>
   <si>
-    <t>Formal work order for Surveying, Design, Detail Engineering, Supplying and Construction, Erection, Installation, Testing, Commissioning of Fixed type Intake Jetty with raw water pump house capable of transmitting 100 MLD capacity, Raw Water Rising Main, Bank Protection, Construction of Sub Station buildings, 98 MLD (Minimum)capacity Water Treatment Plant (WTP) (out put) based on conventional technologies considering extra 20% overloading (wherever applicable) Clear Water Pumping Mains, four Booster Stations at Searsole, Shankarpur, Bansra &amp; Benali and Head Works Site at Mohisila including pumping machineries, SCADA for the total system on EPC/Turnkey basis in a single package including 3 (Three) months Trial Run and Operation &amp; Maintenance for 5 years for Surface Based W/S Scheme for RCFA Part-II Augmentation Water Supply Scheme as per scope of contract.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of Boundary wall including land development, approach road (Length-70 mtr) and drain (Length-160 mtr) at Bansketia OHR site of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under Salanpur Block under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000432/2023-2024</t>
   </si>
   <si>
     <t>2663/RCD-I</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>AMAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing 33KV, 25KA, 1250A, 2 Panel VCB &amp; 33KV Metering Arrangement &amp; Relay Panel for Substation at Water Treatment Plant under Augmentation of RCFA Par-Il Piped W/S Scheme.</t>
   </si>
   <si>
     <t>ORD/000527/2024-2025</t>
   </si>
   <si>
     <t>148/AMD</t>
@@ -696,50 +678,161 @@
     <t>2802_RCD-1</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Laying 200 mm dia MS water pipe line with 600 mm dia MS casing pipe for Railway crossing between Chinchuria (CCR) and Sitarampur (STN) at KM 34/8-9 (Sitarampur end of LC No. 12/A/E) in Asansol Division under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000424/2023-2024</t>
   </si>
   <si>
     <t>2622/RCD-I</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Supplying E.R.M.S Black pipe of approved quality including carring, stacking at works site and other allied works for Improvement RCFA Part-I Zone VII (Part E) water Supply scheme within command area of Zone VII under RCFA Div-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000633/2023-2024</t>
+  </si>
+  <si>
+    <t>3444/RCD-I</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Supply and laying of MS water Carrier pipe of dia 600 mm, 450 mm, 350 mm, 250 mm and allied works in connection of Rising Main (Part-A) to Improvement of RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000635/2023-2024</t>
+  </si>
+  <si>
+    <t>3417/RCD-1</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Interconnection at Kalyaneswari WTP Site, Banskatia OHR and bypass line, Kadvita More branch line, Dendua OHR, Rupnarayanpur OHR and construction of valve chamber etc under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>118/RCD-I</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for providing FHTC within command area of Zone-I (Dendua OHR Site) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>1742/RCD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protecting apparatus of collecting main including other allied works under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>1517/RCD-I</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; erection of Govt. Land Boards (51 nos) having M.S. Channel/Angle posts&amp; 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Raniganj, Andal, Pandabeswar, Kanksa &amp; Durgapur-Faridpur Block of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02-Raniganj/AE/2024-</t>
+  </si>
+  <si>
+    <t>MUKHERJEE TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for laying pipe line and allied works from Kelejora Health Center towards Domohani Bazar within Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>1589/RCD-I</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Laying distribution system including FHTC for 5 (Two) nos uncoverd village viz. Namokeshia and Jorbari within Salanpur Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001134/2023-2024</t>
+  </si>
+  <si>
+    <t>807/RCD-I</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1128,51 +1221,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W45"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3379,430 +3472,857 @@
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>195</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>200</v>
       </c>
       <c r="P39" s="4">
-        <v>35005.02</v>
+        <v>39.04</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>206</v>
+        <v>86</v>
       </c>
       <c r="P40" s="4">
-        <v>39.04</v>
+        <v>44.4</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L41" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="M41" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="M41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P41" s="4">
-        <v>44.4</v>
+        <v>119.63</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K42" s="4" t="s">
+      <c r="L42" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="N42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O42" s="4" t="s">
-        <v>86</v>
+        <v>154</v>
       </c>
       <c r="P42" s="4">
-        <v>119.63</v>
+        <v>95.62</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="L43" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="M43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="N43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="O43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>95.62</v>
+        <v>31.21</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M44" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N44" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="N44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O44" s="4" t="s">
-        <v>227</v>
+        <v>111</v>
       </c>
       <c r="P44" s="4">
-        <v>31.21</v>
+        <v>2.64</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" s="7" t="s">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="B45" s="7"/>
-[...22 lines deleted...]
-      <c r="S45" s="8"/>
+      <c r="M45" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P45" s="4">
+        <v>70.38</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>100</v>
+      </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P46" s="4">
+        <v>46.44</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P47" s="4">
+        <v>66.88</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>100</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P48" s="4">
+        <v>96.97</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>100</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="P49" s="4">
+        <v>9.91</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>100</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="P50" s="4">
+        <v>34.16</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>100</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="P51" s="4">
+        <v>107.86</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>30</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="8"/>
+      <c r="N52" s="8"/>
+      <c r="O52" s="8">
+        <v>9802.28</v>
+      </c>
+      <c r="P52" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>0</v>
+      </c>
+      <c r="R52" s="8"/>
+      <c r="S52" s="8"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A45:N45"/>
+    <mergeCell ref="A52:N52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>