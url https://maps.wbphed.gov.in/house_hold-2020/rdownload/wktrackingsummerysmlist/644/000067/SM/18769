--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -789,50 +789,170 @@
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>1589/RCD-I</t>
   </si>
   <si>
     <t>R B ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Distribution Network for Laying distribution system including FHTC for 5 (Two) nos uncoverd village viz. Namokeshia and Jorbari within Salanpur Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001134/2023-2024</t>
   </si>
   <si>
     <t>807/RCD-I</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for Shifting of Rising main for extension of Bonjemary Colliery and ECL Railway siding near Dalmia OCP under ECL Deposite Scheme under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001173/2023-2024</t>
+  </si>
+  <si>
+    <t>1013/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 450 mm dia pipe crossing by adopting trenchless technologies (e.g. Jack Pushing Method etc) Ch. 222.05 near Damlia OCP for IOCL crossing of rising main (Part-A) under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000517/2024-2025</t>
+  </si>
+  <si>
+    <t>117/RCD-I</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying pipe line for Chapui, Kumardihi village under Ratibati Gram Panchayet, Raniganj Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>1520/RCD-I</t>
+  </si>
+  <si>
+    <t>M/S U.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Providing of different dia water regulating apparatus (cast iron and Ductile iron) of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000073/2024-2025</t>
+  </si>
+  <si>
+    <t>1937/RCD-I</t>
+  </si>
+  <si>
+    <t>Additional works for Laying &amp; pushing of 600 mm dia RCC Hume pipe (NP3) by adopting trench less technology (e.g Jack pushing method) and MS water carrier pipe under I.O.C.L pipe line at Basudevpur village of distribution network for RCFA Part-I within command area of Zone-I (Part B) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001246/2023-2024</t>
+  </si>
+  <si>
+    <t>Camp-02_Basudebpur/AE/23-</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Extension and renovation work of Annex Building including other allied works inside the premises of RCFA Division-I Office Campus under Augmentation of RCFA Part-II, Volume-I PWSS under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>1698/RCD-I</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing of lighting luminaries, electrical wiring of chlorine room with yard lighting arrangement of Dhanudi O.H.R. premises under Improvement of RCFA Part-I W/S Scheme.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000044/2024-2025</t>
+  </si>
+  <si>
+    <t>1130/AMD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>CIEMENICS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for laying of HDPE and MS pipeline restoration of drain,road and culvert and allied works at Zone-XI(Segment-5) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>1431/RCD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>M/S B.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1221,51 +1341,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W52"/>
+  <dimension ref="A1:W60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1384,54 +1504,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>94.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>93.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -2186,54 +2306,54 @@
       <c r="I17" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P17" s="4">
         <v>1704.7</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1206.59</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>70.78</v>
       </c>
       <c r="S17" s="4">
         <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2304,54 +2424,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P19" s="4">
         <v>7.09</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>59.38</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2365,54 +2485,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P20" s="4">
         <v>3.52</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2426,54 +2546,54 @@
       <c r="I21" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>106</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P21" s="4">
         <v>11.01</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>86.11</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2487,54 +2607,54 @@
       <c r="I22" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P22" s="4">
         <v>23.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>16.82</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>70.23</v>
       </c>
       <c r="S22" s="4">
         <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2548,54 +2668,54 @@
       <c r="I23" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P23" s="4">
         <v>20.45</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2609,54 +2729,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P24" s="4">
         <v>28.76</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>21.95</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>76.31</v>
       </c>
       <c r="S24" s="4">
         <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2670,54 +2790,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P25" s="4">
         <v>27.22</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>26.18</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.17</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2731,54 +2851,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P26" s="4">
         <v>94.06</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>93.98</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2792,54 +2912,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P27" s="4">
         <v>12.72</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>12.23</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>96.18</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2853,54 +2973,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P28" s="4">
         <v>18.67</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>18.18</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2914,54 +3034,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P29" s="4">
         <v>20.3</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>17.53</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>86.38</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2975,54 +3095,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P30" s="4">
         <v>9.9</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3036,54 +3156,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P31" s="4">
         <v>96.16</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>96.16</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3496,54 +3616,54 @@
       <c r="I39" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>200</v>
       </c>
       <c r="P39" s="4">
         <v>39.04</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3740,54 +3860,54 @@
       <c r="I43" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P43" s="4">
         <v>31.21</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>29.86</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>95.69</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3862,54 +3982,54 @@
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>227</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>229</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P45" s="4">
         <v>70.38</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>68.02</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>96.65</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -3984,54 +4104,54 @@
       <c r="I47" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P47" s="4">
         <v>66.88</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>26.1</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>39.02</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4045,54 +4165,54 @@
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>243</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>244</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P48" s="4">
         <v>96.97</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4167,54 +4287,54 @@
       <c r="I50" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>250</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>251</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>252</v>
       </c>
       <c r="P50" s="4">
         <v>34.16</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4228,101 +4348,589 @@
       <c r="I51" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>254</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>255</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>256</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>258</v>
       </c>
       <c r="P51" s="4">
         <v>107.86</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>59.72</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>55.37</v>
       </c>
       <c r="S51" s="4">
         <v>30</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
-      <c r="A52" s="7" t="s">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
         <v>259</v>
       </c>
-      <c r="B52" s="7"/>
-[...22 lines deleted...]
-      <c r="S52" s="8"/>
+      <c r="I52" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="P52" s="4">
+        <v>30.24</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>30.2</v>
+      </c>
+      <c r="R52" s="4">
+        <v>99.85</v>
+      </c>
+      <c r="S52" s="4">
+        <v>100</v>
+      </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P53" s="4">
+        <v>29.48</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="P54" s="4">
+        <v>11.77</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>11.05</v>
+      </c>
+      <c r="R54" s="4">
+        <v>93.93</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P55" s="4">
+        <v>92.83</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>92.83</v>
+      </c>
+      <c r="R55" s="4">
+        <v>100</v>
+      </c>
+      <c r="S55" s="4">
+        <v>100</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P56" s="4">
+        <v>10.13</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="R56" s="4">
+        <v>99.79</v>
+      </c>
+      <c r="S56" s="4">
+        <v>100</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="P57" s="4">
+        <v>28.95</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>13.56</v>
+      </c>
+      <c r="R57" s="4">
+        <v>46.83</v>
+      </c>
+      <c r="S57" s="4">
+        <v>100</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="P58" s="4">
+        <v>5.7</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>100</v>
+      </c>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="P59" s="4">
+        <v>11.57</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>9.26</v>
+      </c>
+      <c r="R59" s="4">
+        <v>80.04</v>
+      </c>
+      <c r="S59" s="4">
+        <v>100</v>
+      </c>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="14"/>
+      <c r="K60" s="8"/>
+      <c r="L60" s="8"/>
+      <c r="M60" s="8"/>
+      <c r="N60" s="8"/>
+      <c r="O60" s="8">
+        <v>10022.96</v>
+      </c>
+      <c r="P60" s="8">
+        <v>2153.92</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>21.49</v>
+      </c>
+      <c r="R60" s="8"/>
+      <c r="S60" s="8"/>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A52:N52"/>
+    <mergeCell ref="A60:N60"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>