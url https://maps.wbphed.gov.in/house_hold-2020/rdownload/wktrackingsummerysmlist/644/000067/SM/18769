--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -909,50 +909,158 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>CIEMENICS</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work for laying of HDPE and MS pipeline restoration of drain,road and culvert and allied works at Zone-XI(Segment-5) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
   <si>
     <t>1431/RCD-I</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>M/S B.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Flow control of rising main and different dia distribution system by regulating apparatus under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2025-2026</t>
+  </si>
+  <si>
+    <t>2129/RCD-I</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protecting aparatus of collecting maun including other allied work under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.(Part A and Part B)</t>
+  </si>
+  <si>
+    <t>ORD/000519/2025-2026</t>
+  </si>
+  <si>
+    <t>2128/RCD-I</t>
+  </si>
+  <si>
+    <t>Continuation work order for for 450 mm dia pipe crossing by adopting trenchless technologies (e.g. Jack Pushing Method etc) Ch. 222.05 near Damlia OCP for IOCL crossing of rising main (Part-A) under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001004/2024-2025</t>
+  </si>
+  <si>
+    <t>358-A/RCD-I</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>RTOR000003/2025-2026</t>
+  </si>
+  <si>
+    <t>961/RCD-I</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>960/RCD-I</t>
+  </si>
+  <si>
+    <t>crossing 750 mm dia DI water pipe line khunustoria (chainage: 251.69 KM (Ex -Barauni) in Haldia - Asansol section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
+  </si>
+  <si>
+    <t>BILL/01694/2025-2026</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>INDIAL OIL CORPORATION LIMITED (IOCL).</t>
+  </si>
+  <si>
+    <t>crossing 300 mm dia DI water pipe line Harishpur (chainage: 257.700 KM (Ex -Barauni) in Asansol - Jasidhi section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
+  </si>
+  <si>
+    <t>BILL/01693/2025-2026</t>
+  </si>
+  <si>
+    <t>crossing 1100 mm dia DI water pipe line Dhadka (chainage: 236.39 KM (Ex -Barauni) in Asansol - Jasidih section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
+  </si>
+  <si>
+    <t>BILL/01696/2025-2026</t>
+  </si>
+  <si>
+    <t>crossing 1100 mm dia DI water pipe line Melakola (chainage: 225.45 KM (Ex -Barauni) in Asansol - Jasidih section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
+  </si>
+  <si>
+    <t>BILL/01697/2025-2026</t>
+  </si>
+  <si>
+    <t>crossing 500 mm dia DI water pipe line Shivdanga (chainage: 243.250 KM (Ex -Barauni) in Haldia- Asansol section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
+  </si>
+  <si>
+    <t>BILL/01695/2025-2026</t>
+  </si>
+  <si>
+    <t>Formal work order for Surveying, Design, Detail Engineering, Supplying and Construction, Erection, Installation, Testing, Commissioning of Fixed type Intake Jetty with raw water pump house capable of transmitting 100 MLD capacity, Raw Water Rising Main, Bank Protection, Construction of Sub Station buildings, 98 MLD (Minimum)capacity Water Treatment Plant (WTP) (out put) based on conventional technologies considering extra 20% overloading (wherever applicable) Clear Water Pumping Mains, four Booster Stations at Searsole, Shankarpur, Bansra &amp; Benali and Head Works Site at Mohisila including pumping machineries, SCADA for the total system on EPC/Turnkey basis in a single package including 3 (Three) months Trial Run and Operation &amp; Maintenance for 5 years for Surface Based W/S Scheme for RCFA Part-II Augmentation Water Supply Scheme as per scope of contract.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>2514/RCD-I</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>GAJA ENGINEERING PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1341,75 +1449,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W60"/>
+  <dimension ref="A1:W71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
@@ -4850,87 +4958,720 @@
       </c>
       <c r="N59" s="4" t="s">
         <v>297</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>298</v>
       </c>
       <c r="P59" s="4">
         <v>11.57</v>
       </c>
       <c r="Q59" s="4">
         <v>9.26</v>
       </c>
       <c r="R59" s="4">
         <v>80.04</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
-      <c r="A60" s="7" t="s">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
         <v>299</v>
       </c>
-      <c r="B60" s="7"/>
-[...22 lines deleted...]
-      <c r="S60" s="8"/>
+      <c r="I60" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P60" s="4">
+        <v>44.5</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>100</v>
+      </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P61" s="4">
+        <v>83.86</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>100</v>
+      </c>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P62" s="4">
+        <v>27.3</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>100</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I63" s="13"/>
+      <c r="J63" s="13"/>
+      <c r="K63" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P63" s="4">
+        <v>191.48</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>0</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P64" s="4">
+        <v>1617.14</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>0</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
+      <c r="K65" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P65" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>0</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="L66" s="4"/>
+      <c r="M66" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P66" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+      <c r="R66" s="4">
+        <v>0</v>
+      </c>
+      <c r="S66" s="4">
+        <v>0</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P67" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>0</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P68" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>0</v>
+      </c>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
+      <c r="K69" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>0</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="P70" s="4">
+        <v>35005.02</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>10971.46</v>
+      </c>
+      <c r="R70" s="4">
+        <v>31.34</v>
+      </c>
+      <c r="S70" s="4">
+        <v>25</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="14"/>
+      <c r="I71" s="14"/>
+      <c r="J71" s="14"/>
+      <c r="K71" s="8"/>
+      <c r="L71" s="8"/>
+      <c r="M71" s="8"/>
+      <c r="N71" s="8"/>
+      <c r="O71" s="8">
+        <v>46993.76</v>
+      </c>
+      <c r="P71" s="8">
+        <v>13125.37</v>
+      </c>
+      <c r="Q71" s="8">
+        <v>27.93</v>
+      </c>
+      <c r="R71" s="8"/>
+      <c r="S71" s="8"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A60:N60"/>
+    <mergeCell ref="A71:N71"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>