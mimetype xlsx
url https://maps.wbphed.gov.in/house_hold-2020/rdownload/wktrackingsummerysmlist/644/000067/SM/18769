--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,896 +89,914 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>SM/18769</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Surveying, Design, Detail Engineering, Supplying and Construction, Erection, Installation, Testing, Commissioning of Fixed type Intake Jetty with raw water pump house capable of transmitting 100 MLD capacity, Raw Water Rising Main, Bank Protection, Construction of Sub Station buildings, 98 MLD (Minimum)capacity Water Treatment Plant (WTP) (out put) based on conventional technologies considering extra 20% overloading (wherever applicable) Clear Water Pumping Mains, four Booster Stations at Searsole, Shankarpur, Bansra &amp; Benali and Head Works Site at Mohisila including pumping machineries, SCADA for the total system on EPC/Turnkey basis in a single package including 3 (Three) months Trial Run and Operation &amp; Maintenance for 5 years for Surface Based W/S Scheme for RCFA Part-II Augmentation Water Supply Scheme as per scope of contract.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>2514/RCD-I</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>GAJA ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall including land development, approach road (Length-70 mtr) and drain (Length-160 mtr) at Bansketia OHR site of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under Salanpur Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>2663/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Providing &amp; Installation of Electrical Equipments For Sub-Station at Intake and Water Treatment Plant under Augmentation of RCFA Part-II Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>1687/AMD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Supply and delivery of GI pipe including loading, unloading and carriage to Searsole Store under RCFA Part-II PWSS under RCFA Division-I PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000550/2023-2024</t>
   </si>
   <si>
     <t>3044/RCD-I</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>INDIA PIPE FITTING CO</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Laying 200 mm dia MS water pipe line with 600 mm dia MS casing pipe for Railway crossing between Chinchuria (CCR) and Sitarampur (STN) at KM 34/8-9 (Sitarampur end of LC No. 12/A/E) in Asansol Division under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2023-2024</t>
+  </si>
+  <si>
+    <t>2622/RCD-I</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Supplying E.R.M.S Black pipe of approved quality including carring, stacking at works site and other allied works for Improvement RCFA Part-I Zone VII (Part E) water Supply scheme within command area of Zone VII under RCFA Div-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000633/2023-2024</t>
+  </si>
+  <si>
+    <t>3444/RCD-I</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and restoration of concrete road due to FHTC work at Bolkunda and surrounding villages within Filberia-Bolkunda Gram Panchayat under Improvement of RCFA Part-I water Supply scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>3449/RCD-I</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE ENGINEERS CO-OP CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying E.R.M.S. Black pipe of approved quality including carring, stacking at works for crossing of 12 nos culvert/cannel of by the side of PWD road under Improvement RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000651/2023-2024</t>
+  </si>
+  <si>
+    <t>3426/RCD-1</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Supply and laying of MS water Carrier pipe of dia 600 mm, 450 mm, 350 mm, 250 mm and allied works in connection of Rising Main (Part-A) to Improvement of RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000635/2023-2024</t>
+  </si>
+  <si>
+    <t>3417/RCD-1</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>2980/RCD-I</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>3662/RCD-I</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-55 for Asansol East Cabin - Asansol East Hump under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00834/2023-2024</t>
+  </si>
+  <si>
+    <t>404/23-24</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-54 for Chinchuria - Sitarampur under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00865/2023-2024</t>
+  </si>
+  <si>
+    <t>406/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-53 for Salanpur - Sitarampur link Cabin under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00848/2023-2024</t>
+  </si>
+  <si>
+    <t>403/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-52 for Damagoria under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00850/2023-2024</t>
+  </si>
+  <si>
+    <t>407/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-59 for Pandabeswar - Ukhra under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00859/2023-2024</t>
+  </si>
+  <si>
+    <t>408/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-60 for Topsi - Sripur under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00861/2023-2024</t>
+  </si>
+  <si>
+    <t>411/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-58 for Sonachara - Topsi under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00855/2023-2024</t>
+  </si>
+  <si>
+    <t>412/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-57 for Kalipahari - Nimcha under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00837/2023-2024</t>
+  </si>
+  <si>
+    <t>410/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-56 for Damodar under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00839/2023-2024</t>
+  </si>
+  <si>
+    <t>405/23-24</t>
+  </si>
+  <si>
     <t>Execution of agreement with Damodar Valley Corporation for drawl of 15.757 (Fifteen point seven five seven) MGD raw water for RCFA Part-II piped water supply scheme under RCFA Public Health Engineering Directorate, Asansol from Maithon Reservoir</t>
   </si>
   <si>
     <t>BILL/00769/2023-2024</t>
   </si>
   <si>
     <t>371/23-24</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>DAMODAR VALLEY CORPORATION</t>
   </si>
   <si>
     <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-61 for Baktarnagar - Raniganj under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00842/2023-2024</t>
   </si>
   <si>
     <t>409/23-24</t>
   </si>
   <si>
-    <t>08/12/2023</t>
-[...112 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Laying &amp; Pushing by adopting trench less technology (e.g. jack Pushing Method etc) additional for Distribution Network of Augmentation of RCFA Part-II PWSS within command area of Vol-I (Segment-V) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2024-2025</t>
   </si>
   <si>
     <t>1581/RCD-I</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Supplying E.R.M.S. Black pipe of approved quality including carring, stacking at works for crossing of 12 nos culvert/cannel of by the side of PWD road under Improvement RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
-[...29 lines deleted...]
-    <t>RELIABLE ENGINEERS CO-OP CONSTRUCTION SOCIETY LTD.</t>
+    <t>Acceptance cum work order for Balanced work at Shyamsundarpur Zone-13 of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000926/2024-2025</t>
+  </si>
+  <si>
+    <t>2802_RCD-1</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional work for concrete dismantling restoration of concrete for 350 mm D.I. and 315 mm HDPE pipe line repair damaged PVC and GI pipe line and other allied works for Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I within command area of Zone-VIII under RCFA Division-I PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer 1,Assistant Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000945/2023-2024</t>
   </si>
   <si>
     <t>490/RCD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>TARA CONSTRUCTION</t>
+    <t>Acceptance cum Work Order for Additional work for Shifting of Rising main for extension of Bonjemary Colliery and ECL Railway siding near Dalmia OCP under ECL Deposite Scheme under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001173/2023-2024</t>
+  </si>
+  <si>
+    <t>1013/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Laying distribution system including FHTC for 5 (Two) nos uncoverd village viz. Namokeshia and Jorbari within Salanpur Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001134/2023-2024</t>
+  </si>
+  <si>
+    <t>807/RCD-I</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying and Pushing by adopting trench less technology(e.g.Jack Pushing Method etc), additional for Rising main and culvert crossing near Semlya Head Work Site under Jamuria Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001207/2023-2024</t>
+  </si>
+  <si>
+    <t>1010/RCD-I</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Balance work of Distribution Network for Bagdiha Piped Water Supply Scheme at Jamuria Block including FHTC &amp; allied work Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000034/2024-2025</t>
+  </si>
+  <si>
+    <t>1588/RCD-I</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for laying pipe line and allied works from Kelejora Health Center towards Domohani Bazar within Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>1589/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying pipe line for Chapui, Kumardihi village under Ratibati Gram Panchayet, Raniganj Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>1520/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>M/S U.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protecting apparatus of collecting main including other allied works under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>1517/RCD-I</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of CWR 150 cum at Shyamla for Kendra Khottamdihi of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2024-2025</t>
+  </si>
+  <si>
+    <t>1587/RCD-I</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional laying of different dia HDPE pipe line at Madhudanga village and adjacent area within Jamuria Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>1524/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for laying of HDPE and MS pipeline restoration of drain,road and culvert and allied works at Zone-XI(Segment-5) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>1431/RCD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>M/S B.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for providing FHTC within command area of Zone-I (Dendua OHR Site) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>1742/RCD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of Stack Yard (including filling of low land), Jungle cutting, Surface dressing, Dismantling related to RCFA Part-II WTP Site at Kalyaneswari Town ship under RCFA Division-I PHE Dte. Improvement of RCFA Part-II Vol-I</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>1582/RCD-I</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Extension and renovation work of Annex Building including other allied works inside the premises of RCFA Division-I Office Campus under Augmentation of RCFA Part-II, Volume-I PWSS under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>1698/RCD-I</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; erection of Govt. Land Boards ( 102 nos) having M.S. Channel/Angle posts&amp; 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Jamuria Block for Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02-Jamuria-AE/2024-2</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; erection of Govt. Land Boards (51 nos) having M.S. Channel/Angle posts&amp; 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Raniganj, Andal, Pandabeswar, Kanksa &amp; Durgapur-Faridpur Block of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02-Raniganj/AE/2024-</t>
+  </si>
+  <si>
+    <t>MUKHERJEE TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protecting and regulating apparatus for distribution system and rising main under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2232/RCD-i</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Supply &amp; Erection of 33 KV, S/C, Electrical Equipments &amp; accessories related to the diversion of 33KV transmission line at Kalyaneswari W.T.P under Asansol Mechanical Division. P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000043/2024-2025</t>
   </si>
   <si>
     <t>1087/AMD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>OHMS ELECTRICAL AND CO</t>
   </si>
   <si>
-    <t>Supply &amp; erection of Govt. Land Boards ( 102 nos) having M.S. Channel/Angle posts&amp; 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Jamuria Block for Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under RCFA Division-I PHE Dte.</t>
-[...107 lines deleted...]
-    <t>MD AAMIR KHAN</t>
+    <t>Acceptance cum Work Order for Providing of different dia water regulating apparatus (cast iron and Ductile iron) of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000073/2024-2025</t>
+  </si>
+  <si>
+    <t>1937/RCD-I</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Providing of lighting luminaries, electrical wiring of chlorine room with yard lighting arrangement of Dhanudi O.H.R. premises under Improvement of RCFA Part-I W/S Scheme.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000044/2024-2025</t>
+  </si>
+  <si>
+    <t>1130/AMD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>CIEMENICS</t>
+  </si>
+  <si>
+    <t>Additional works for Laying &amp; pushing of 600 mm dia RCC Hume pipe (NP3) by adopting trench less technology (e.g Jack pushing method) and MS water carrier pipe under I.O.C.L pipe line at Basudevpur village of distribution network for RCFA Part-I within command area of Zone-I (Part B) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001246/2023-2024</t>
+  </si>
+  <si>
+    <t>Camp-02_Basudebpur/AE/23-</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Providing of different dia water regulating apparatus (cast iron and Ductile iron) of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2024-2025</t>
+  </si>
+  <si>
+    <t>1938/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply &amp; erection on Information Boards (51 nos) having M.S. Channel/Angle posts &amp; 1.5 mm thick M.S Synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Salanpur, Barabani &amp; Jamuria Block for Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer ,Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>2231/RCD-|</t>
   </si>
   <si>
     <t>SHARMA ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Providing of different dia water regulating apparatus (cast iron and Ductile iron) of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>106/RCD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>Permission for laying of water pipeline along NH-02 from Duburdih (km. 441+780) to Kalla More (Km. 462+080) and 1 no. crossing acros NH-2 in the state of West Bengal unde RCFA Divn-I PHE Dte - Submission of Bank Guarantee reg.</t>
+  </si>
+  <si>
+    <t>BILL/00053/2024-2025</t>
+  </si>
+  <si>
+    <t>268/24-25</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAY AUTHORITY OF INDIA</t>
+  </si>
+  <si>
+    <t>Bulk power supply at 33kv to premises PHE DTE ,kalyaneswari WTP ,JL-01,plot-313,KALYANESWARI wtp area,paschim burdwan-713369 for an ultimate contract demand 2246kva</t>
+  </si>
+  <si>
+    <t>BILL/00130/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-19</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Restoreation and repairing work from Ch. 13415 to 14300 of Neamatpur - Rupnarayanpur Road (FR-10) under Asansol Division, PWD for laying of distribution system of Zone - VII under JJM work in the district of Paschim Bardhaman during the year 2024-2025 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00307/2024-2025</t>
+  </si>
+  <si>
+    <t>168/24-25</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
+  </si>
+  <si>
+    <t>Permission for laying of water pipeline along NH-02 from Duburdih (km 441.780) to Kalla More (k. 462.080) and 1 no crossing across NH-2 in th state of West Bengal under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte. RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01344/2023-2024</t>
+  </si>
+  <si>
+    <t>545/23-24</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
     <t>Restoration work of damaged road flank caused by PHE for laying water pipe line at kajora Haripur from 0.00 km to 10.74 km at Ukhra Madhaigand road rom 0.00 to 12.13 km at Galigram - Kutruki - Chandipur road between 9 km to 12 km , Raghunathpur - Kantaberia road at 19th km near kantabaria Raghunathpur Kantaberia road from 0.00 kmp to 3.50 near Jamdoba village under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I (Intake, RWRM, WTP, CWRMs &amp; GLRs) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01345/2023-2024</t>
   </si>
   <si>
     <t>544/23-24</t>
   </si>
   <si>
-    <t>08/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER, ASANSOL HIGHWAY DIVISION, PW (ROADS) DIRECTT.</t>
   </si>
   <si>
     <t>Damage of "PMGSY" and "Pathashree" Roads due to laying of PHED pipeline and tentative estimates for restoration</t>
   </si>
   <si>
     <t>BILL/01354/2023-2024</t>
   </si>
   <si>
     <t>549/23-24</t>
   </si>
   <si>
     <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
   </si>
   <si>
-    <t>Permission for laying of water pipeline along NH-02 from Duburdih (km. 441+780) to Kalla More (Km. 462+080) and 1 no. crossing acros NH-2 in the state of West Bengal unde RCFA Divn-I PHE Dte - Submission of Bank Guarantee reg.</t>
-[...70 lines deleted...]
-  <si>
     <t>Providing 33KV, 25KA, 1250A, 2 Panel VCB &amp; 33KV Metering Arrangement &amp; Relay Panel for Substation at Water Treatment Plant under Augmentation of RCFA Par-Il Piped W/S Scheme.</t>
   </si>
   <si>
     <t>ORD/000527/2024-2025</t>
   </si>
   <si>
     <t>148/AMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>Different Electro-mechanical works in connection with the execution of Electrical Sub-station and other works at Intake under Augmentation of RCFA Part-II Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000806/2024-2025</t>
   </si>
   <si>
     <t>617/AMD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Balanced work at Shyamsundarpur Zone-13 of Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte</t>
-[...55 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Interconnection at Kalyaneswari WTP Site, Banskatia OHR and bypass line, Kadvita More branch line, Dendua OHR, Rupnarayanpur OHR and construction of valve chamber etc under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>118/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Additional work for providing FHTC within command area of Zone-I (Dendua OHR Site) Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.(Part-B)</t>
-[...74 lines deleted...]
-    <t>1013/RCD-I</t>
+    <t>Acceptance cum work order for Protecting aparatus of collecting maun including other allied work under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.(Part A and Part B)</t>
+  </si>
+  <si>
+    <t>ORD/000519/2025-2026</t>
+  </si>
+  <si>
+    <t>2128/RCD-I</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Flow control of rising main and different dia distribution system by regulating apparatus under Augmentation of RCFA Part II Piped Water Supply Scheme Volume -I under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2025-2026</t>
+  </si>
+  <si>
+    <t>2129/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for 450 mm dia pipe crossing by adopting trenchless technologies (e.g. Jack Pushing Method etc) Ch. 222.05 near Damlia OCP for IOCL crossing of rising main (Part-A) under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 7</t>
   </si>
   <si>
     <t>ORD/000517/2024-2025</t>
   </si>
   <si>
     <t>117/RCD-I</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Laying pipe line for Chapui, Kumardihi village under Ratibati Gram Panchayet, Raniganj Block under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-I under RCFA Division-I PHE Dte.</t>
-[...118 lines deleted...]
-  <si>
     <t>Continuation work order for for 450 mm dia pipe crossing by adopting trenchless technologies (e.g. Jack Pushing Method etc) Ch. 222.05 near Damlia OCP for IOCL crossing of rising main (Part-A) under RCFA Part-II Vol-I PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001004/2024-2025</t>
   </si>
   <si>
     <t>358-A/RCD-I</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>RTOR000003/2025-2026</t>
   </si>
   <si>
     <t>961/RCD-I</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>RTOR000002/2025-2026</t>
@@ -999,68 +1017,50 @@
     <t>INDIAL OIL CORPORATION LIMITED (IOCL).</t>
   </si>
   <si>
     <t>crossing 300 mm dia DI water pipe line Harishpur (chainage: 257.700 KM (Ex -Barauni) in Asansol - Jasidhi section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
   </si>
   <si>
     <t>BILL/01693/2025-2026</t>
   </si>
   <si>
     <t>crossing 1100 mm dia DI water pipe line Dhadka (chainage: 236.39 KM (Ex -Barauni) in Asansol - Jasidih section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
   </si>
   <si>
     <t>BILL/01696/2025-2026</t>
   </si>
   <si>
     <t>crossing 1100 mm dia DI water pipe line Melakola (chainage: 225.45 KM (Ex -Barauni) in Asansol - Jasidih section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
   </si>
   <si>
     <t>BILL/01697/2025-2026</t>
   </si>
   <si>
     <t>crossing 500 mm dia DI water pipe line Shivdanga (chainage: 243.250 KM (Ex -Barauni) in Haldia- Asansol section of 12.75" diameter Haldia-Barauni pipeline (12.75"HBPL) )</t>
   </si>
   <si>
     <t>BILL/01695/2025-2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>GAJA ENGINEERING PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1609,4025 +1609,4025 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>94.09</v>
+        <v>35005.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>93.19</v>
+        <v>10971.46</v>
       </c>
       <c r="R3" s="4">
-        <v>99.04</v>
+        <v>31.34</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5756.61</v>
+        <v>39.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>35.15</v>
+        <v>1704.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1206.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>13.08</v>
+        <v>94.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>93.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>9.91</v>
+        <v>31.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.69</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>149.35</v>
+        <v>2.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>4.78</v>
+        <v>3.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>8.26</v>
+        <v>7.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>59.38</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>15.82</v>
+        <v>70.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>68.02</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.65</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>15.2</v>
+        <v>5756.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>10.27</v>
+        <v>35.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>4.67</v>
+        <v>149.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>5.28</v>
+        <v>4.78</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>19.69</v>
+        <v>15.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="P17" s="4">
-        <v>1704.7</v>
+        <v>15.2</v>
       </c>
       <c r="Q17" s="4">
-        <v>1206.59</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>70.78</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
-        <v>37.13</v>
+        <v>8.26</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>7.09</v>
+        <v>4.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.21</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>59.38</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="P20" s="4">
-        <v>3.52</v>
+        <v>10.27</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="P21" s="4">
-        <v>11.01</v>
+        <v>5.28</v>
       </c>
       <c r="Q21" s="4">
-        <v>9.48</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>86.11</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>116</v>
+        <v>93</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="P22" s="4">
-        <v>23.95</v>
+        <v>19.69</v>
       </c>
       <c r="Q22" s="4">
-        <v>16.82</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>70.23</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="I23" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>20.45</v>
+        <v>13.08</v>
       </c>
       <c r="Q23" s="4">
-        <v>19.85</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>97.08</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="P24" s="4">
-        <v>28.76</v>
+        <v>9.91</v>
       </c>
       <c r="Q24" s="4">
-        <v>21.95</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>76.31</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>27.22</v>
+        <v>37.13</v>
       </c>
       <c r="Q25" s="4">
-        <v>26.18</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>96.17</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>140</v>
+        <v>81</v>
       </c>
       <c r="P26" s="4">
-        <v>94.06</v>
+        <v>95.62</v>
       </c>
       <c r="Q26" s="4">
-        <v>93.98</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="P27" s="4">
-        <v>12.72</v>
+        <v>11.01</v>
       </c>
       <c r="Q27" s="4">
-        <v>12.23</v>
+        <v>9.48</v>
       </c>
       <c r="R27" s="4">
-        <v>96.18</v>
+        <v>86.11</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="P28" s="4">
-        <v>18.67</v>
+        <v>30.24</v>
       </c>
       <c r="Q28" s="4">
-        <v>18.18</v>
+        <v>30.2</v>
       </c>
       <c r="R28" s="4">
-        <v>97.37</v>
+        <v>99.85</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P29" s="4">
-        <v>20.3</v>
+        <v>107.86</v>
       </c>
       <c r="Q29" s="4">
-        <v>17.53</v>
+        <v>59.72</v>
       </c>
       <c r="R29" s="4">
-        <v>86.38</v>
+        <v>55.37</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P30" s="4">
-        <v>9.9</v>
+        <v>12.72</v>
       </c>
       <c r="Q30" s="4">
-        <v>9.86</v>
+        <v>12.23</v>
       </c>
       <c r="R30" s="4">
-        <v>99.61</v>
+        <v>96.18</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M31" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>96.16</v>
+        <v>27.22</v>
       </c>
       <c r="Q31" s="4">
-        <v>96.16</v>
+        <v>26.18</v>
       </c>
       <c r="R31" s="4">
-        <v>100</v>
+        <v>96.17</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="P32" s="4">
-        <v>308</v>
+        <v>34.16</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="I33" s="13"/>
-      <c r="J33" s="13"/>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>139</v>
+      </c>
       <c r="K33" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>171</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="P33" s="4">
-        <v>32.25</v>
+        <v>11.77</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>11.05</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>93.93</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>109</v>
+        <v>171</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>109</v>
+        <v>177</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="P34" s="4">
-        <v>46.78</v>
+        <v>96.97</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="J35" s="13"/>
+        <v>178</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K35" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="P35" s="4">
-        <v>104.25</v>
+        <v>28.76</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>21.95</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>76.31</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="I36" s="13"/>
-      <c r="J36" s="13"/>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K36" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>186</v>
+        <v>81</v>
       </c>
       <c r="P36" s="4">
-        <v>14.85</v>
+        <v>20.3</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>17.53</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>86.38</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="I37" s="13"/>
-[...1 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="N37" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>103.61</v>
+        <v>11.57</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>80.04</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="I38" s="13"/>
-[...1 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="L38" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N38" s="4" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
       <c r="P38" s="4">
-        <v>169.62</v>
+        <v>66.88</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>26.1</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>39.02</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>198</v>
+        <v>130</v>
       </c>
       <c r="N39" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="O39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>39.04</v>
+        <v>18.67</v>
       </c>
       <c r="Q39" s="4">
-        <v>23.76</v>
+        <v>18.18</v>
       </c>
       <c r="R39" s="4">
-        <v>60.85</v>
+        <v>97.37</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I40" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J40" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>86</v>
+        <v>206</v>
       </c>
       <c r="P40" s="4">
-        <v>44.4</v>
+        <v>28.95</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>46.83</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>80</v>
+        <v>201</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>86</v>
+        <v>199</v>
       </c>
       <c r="P41" s="4">
-        <v>119.63</v>
+        <v>20.45</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>26</v>
+        <v>201</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="N42" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="O42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>95.62</v>
+        <v>9.91</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P43" s="4">
-        <v>31.21</v>
+        <v>94.06</v>
       </c>
       <c r="Q43" s="4">
-        <v>29.86</v>
+        <v>93.98</v>
       </c>
       <c r="R43" s="4">
-        <v>95.69</v>
+        <v>99.92</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>96</v>
+        <v>225</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>111</v>
+        <v>227</v>
       </c>
       <c r="P44" s="4">
-        <v>2.64</v>
+        <v>23.95</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>16.82</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>70.23</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>96</v>
+        <v>231</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>154</v>
+        <v>221</v>
       </c>
       <c r="P45" s="4">
-        <v>70.38</v>
+        <v>92.83</v>
       </c>
       <c r="Q45" s="4">
-        <v>68.02</v>
+        <v>92.83</v>
       </c>
       <c r="R45" s="4">
-        <v>96.65</v>
+        <v>100</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>27</v>
+        <v>234</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="P46" s="4">
-        <v>46.44</v>
+        <v>5.7</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>105</v>
+        <v>241</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="P47" s="4">
-        <v>66.88</v>
+        <v>10.13</v>
       </c>
       <c r="Q47" s="4">
-        <v>26.1</v>
+        <v>10.11</v>
       </c>
       <c r="R47" s="4">
-        <v>39.02</v>
+        <v>99.79</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>152</v>
+        <v>231</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="P48" s="4">
-        <v>96.97</v>
+        <v>96.16</v>
       </c>
       <c r="Q48" s="4">
-        <v>96.86</v>
+        <v>96.16</v>
       </c>
       <c r="R48" s="4">
-        <v>99.88</v>
+        <v>100</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>27</v>
+        <v>250</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>122</v>
+        <v>219</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="P49" s="4">
-        <v>9.91</v>
+        <v>9.9</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>249</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>90</v>
+        <v>256</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>133</v>
+        <v>256</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>252</v>
+        <v>86</v>
       </c>
       <c r="P50" s="4">
-        <v>34.16</v>
+        <v>308</v>
       </c>
       <c r="Q50" s="4">
-        <v>32.87</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>96.22</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>253</v>
-[...6 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="P51" s="4">
-        <v>107.86</v>
+        <v>104.25</v>
       </c>
       <c r="Q51" s="4">
-        <v>59.72</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>55.37</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>145</v>
+        <v>265</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="P52" s="4">
-        <v>30.24</v>
+        <v>103.61</v>
       </c>
       <c r="Q52" s="4">
-        <v>30.2</v>
+        <v>0</v>
       </c>
       <c r="R52" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>262</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>233</v>
+        <v>270</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>154</v>
+        <v>271</v>
       </c>
       <c r="P53" s="4">
-        <v>29.48</v>
+        <v>14.85</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>267</v>
-[...6 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>152</v>
+        <v>275</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>153</v>
+        <v>275</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="P54" s="4">
-        <v>11.77</v>
+        <v>169.62</v>
       </c>
       <c r="Q54" s="4">
-        <v>11.05</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>93.93</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>271</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>163</v>
+        <v>275</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>164</v>
+        <v>275</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>140</v>
+        <v>279</v>
       </c>
       <c r="P55" s="4">
-        <v>92.83</v>
+        <v>32.25</v>
       </c>
       <c r="Q55" s="4">
-        <v>92.83</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>278</v>
+        <v>142</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>279</v>
+        <v>142</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>98</v>
+        <v>283</v>
       </c>
       <c r="P56" s="4">
-        <v>10.13</v>
+        <v>46.78</v>
       </c>
       <c r="Q56" s="4">
-        <v>10.11</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="P57" s="4">
-        <v>28.95</v>
+        <v>44.4</v>
       </c>
       <c r="Q57" s="4">
-        <v>13.56</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>46.83</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>287</v>
+        <v>43</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>292</v>
+        <v>48</v>
       </c>
       <c r="P58" s="4">
-        <v>5.7</v>
+        <v>119.63</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="P59" s="4">
-        <v>11.57</v>
+        <v>46.44</v>
       </c>
       <c r="Q59" s="4">
-        <v>9.26</v>
+        <v>0</v>
       </c>
       <c r="R59" s="4">
-        <v>80.04</v>
+        <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="P60" s="4">
-        <v>44.5</v>
+        <v>83.86</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="P61" s="4">
-        <v>83.86</v>
+        <v>44.5</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="P62" s="4">
-        <v>27.3</v>
+        <v>29.48</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J63" s="13"/>
+        <v>313</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K63" s="4" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="P63" s="4">
-        <v>191.48</v>
+        <v>27.3</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="P64" s="4">
-        <v>1617.14</v>
+        <v>191.48</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>317</v>
+        <v>82</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="L65" s="4"/>
+        <v>321</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>322</v>
+      </c>
       <c r="M65" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>320</v>
+        <v>86</v>
       </c>
       <c r="P65" s="4">
-        <v>0.3</v>
+        <v>1617.14</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="L66" s="4"/>
       <c r="M66" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="P66" s="4">
         <v>0.3</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="L67" s="4"/>
       <c r="M67" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="P67" s="4">
         <v>0.3</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="L68" s="4"/>
       <c r="M68" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="P68" s="4">
         <v>0.3</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="L69" s="4"/>
       <c r="M69" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="P69" s="4">
         <v>0.3</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="L70" s="4"/>
       <c r="M70" s="4" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="P70" s="4">
-        <v>35005.02</v>
+        <v>0.3</v>
       </c>
       <c r="Q70" s="4">
-        <v>10971.46</v>
+        <v>0</v>
       </c>
       <c r="R70" s="4">
-        <v>31.34</v>
+        <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="7" t="s">
         <v>335</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="11"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="8">
         <v>46993.76</v>