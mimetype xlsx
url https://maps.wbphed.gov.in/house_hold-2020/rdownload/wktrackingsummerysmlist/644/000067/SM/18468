--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1014,50 +1014,116 @@
     <t>09/01/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Realtime Water Quality Monitoring including 1 year maintenance for the OHR as hereunder RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2024-2025</t>
   </si>
   <si>
     <t>2033/RCD-I</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>MAXBRIDGE SOLUTIONS LLP</t>
+  </si>
+  <si>
+    <t>Continuation work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in between KM 227/27-29 and between Salanpur (SLS) Rupnarayanpur (RNPR) inAsansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>3298/RCD-1</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply of different dia Sluice Valve, Air Valve, NRV including C.I./D.I Specials to the Searsole Store of Augmentation of RCFA Part-II (Zone-18) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>215/RCD-I</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of restoration approach road in Chalbalpur at Amritnagar Zone-I under RCFA Part-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000943/2023-2024</t>
+  </si>
+  <si>
+    <t>453/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of Laying and pushing of 600 mm dia RCC (NP3) hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) with 400 mm dia and 300 mm dia MS water carrier pipe line at Node point (82-83) and (74-75) for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000939/2023-2024</t>
+  </si>
+  <si>
+    <t>487/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Laying of rising main at Surjanagar Head Works Site to High lift site under ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000935/2023-2024</t>
+  </si>
+  <si>
+    <t>476/RCD-I</t>
+  </si>
+  <si>
+    <t>Allied work of laying distribution system of Improvement of RCFA Part-I Commanded area of Zone-V with LDS FHTC work under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000936/2023-2024</t>
+  </si>
+  <si>
+    <t>451/RCD-1</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1446,51 +1512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W77"/>
+  <dimension ref="A1:W83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5874,87 +5940,445 @@
       </c>
       <c r="N76" s="4" t="s">
         <v>332</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>333</v>
       </c>
       <c r="P76" s="4">
         <v>33.46</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>55</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
-      <c r="A77" s="7" t="s">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
         <v>334</v>
       </c>
-      <c r="B77" s="7"/>
-[...22 lines deleted...]
-      <c r="S77" s="8"/>
+      <c r="I77" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="P77" s="4">
+        <v>45.92</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>0</v>
+      </c>
+      <c r="R77" s="4">
+        <v>0</v>
+      </c>
+      <c r="S77" s="4">
+        <v>100</v>
+      </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I78" s="13"/>
+      <c r="J78" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="M78" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O78" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="P78" s="4">
+        <v>49.92</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>0</v>
+      </c>
+      <c r="R78" s="4">
+        <v>0</v>
+      </c>
+      <c r="S78" s="4">
+        <v>100</v>
+      </c>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J79" s="13"/>
+      <c r="K79" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O79" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P79" s="4">
+        <v>20.62</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>0</v>
+      </c>
+      <c r="R79" s="4">
+        <v>0</v>
+      </c>
+      <c r="S79" s="4">
+        <v>100</v>
+      </c>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J80" s="13"/>
+      <c r="K80" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="O80" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="P80" s="4">
+        <v>17.43</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>0</v>
+      </c>
+      <c r="R80" s="4">
+        <v>0</v>
+      </c>
+      <c r="S80" s="4">
+        <v>100</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N81" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O81" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="P81" s="4">
+        <v>58.51</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>0</v>
+      </c>
+      <c r="R81" s="4">
+        <v>0</v>
+      </c>
+      <c r="S81" s="4">
+        <v>100</v>
+      </c>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="3">
+        <v>80</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J82" s="13"/>
+      <c r="K82" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O82" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P82" s="4">
+        <v>25.84</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>0</v>
+      </c>
+      <c r="R82" s="4">
+        <v>0</v>
+      </c>
+      <c r="S82" s="4">
+        <v>100</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="11"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="14"/>
+      <c r="I83" s="14"/>
+      <c r="J83" s="14"/>
+      <c r="K83" s="8"/>
+      <c r="L83" s="8"/>
+      <c r="M83" s="8"/>
+      <c r="N83" s="8"/>
+      <c r="O83" s="8">
+        <v>3967.09</v>
+      </c>
+      <c r="P83" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="8">
+        <v>0</v>
+      </c>
+      <c r="R83" s="8"/>
+      <c r="S83" s="8"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A77:N77"/>
+    <mergeCell ref="A83:N83"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>