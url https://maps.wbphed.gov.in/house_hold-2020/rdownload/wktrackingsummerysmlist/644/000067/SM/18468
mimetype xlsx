--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1080,50 +1080,155 @@
     <t>487/RCD-I</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Laying of rising main at Surjanagar Head Works Site to High lift site under ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000935/2023-2024</t>
   </si>
   <si>
     <t>476/RCD-I</t>
   </si>
   <si>
     <t>Allied work of laying distribution system of Improvement of RCFA Part-I Commanded area of Zone-V with LDS FHTC work under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000936/2023-2024</t>
   </si>
   <si>
     <t>451/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Supplying of different pipe specials for Ondal (Phase-I) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II for providing FHTC under Andal Block</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>1006/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Modification, Improvement of storage, documents with seating arrangement of entire Central Circle, PHE Dte. at Purta Bhawan in the District of Purba Bardhhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001183/2023-2024</t>
+  </si>
+  <si>
+    <t>932/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVAM UN-EMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Emergency repairing work of 110 mm dia HDPE distribution main and G.I. line of Health World Hospital of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02_Health-World/AE/2</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for approach concrete road, room and toilet repairing, materials shifting and stacking and etc allied works at Searsole Stack yard under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>1525/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying 250 mm dia HDPE pipe line and PWD road crossing from Semalya to Kendra Khottamdihi intake pump house site under Kendra Khottamdihi Water Supply Scheme under RCFA Division-I PHE Dte. Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>1642/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Supply and erection of Information Boards (49 nos) having M.S Channel/Angle posts and 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Kanksa Block Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>1747/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing of different dia of water regulating apparatus and other allied works (Part-B) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>2452/RCD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1512,51 +1617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W83"/>
+  <dimension ref="A1:W90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1675,54 +1780,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>24.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1736,54 +1841,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1797,54 +1902,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>1.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.85</v>
       </c>
       <c r="S5" s="4">
         <v>83</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1858,54 +1963,54 @@
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>1.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.32</v>
       </c>
       <c r="S6" s="4">
         <v>83</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1919,54 +2024,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>1.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.77</v>
       </c>
       <c r="S7" s="4">
         <v>67</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1980,54 +2085,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>1965.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1393.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.92</v>
       </c>
       <c r="S8" s="4">
         <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -2039,54 +2144,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>6.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.08</v>
       </c>
       <c r="S9" s="4">
         <v>62</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2159,54 +2264,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>30.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>29.22</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.93</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2218,54 +2323,54 @@
         <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>90.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>90.4</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2277,54 +2382,54 @@
         <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>89.25</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>89.23</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2338,54 +2443,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>18.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>18.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2397,54 +2502,54 @@
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>21.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2456,54 +2561,54 @@
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>37.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>36.88</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2515,54 +2620,54 @@
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>23.02</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>23.02</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2576,54 +2681,54 @@
       <c r="I18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P18" s="4">
         <v>43.94</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>38.19</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2637,54 +2742,54 @@
       <c r="I19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>6.1</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>83.95</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2698,54 +2803,54 @@
       <c r="I20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P20" s="4">
         <v>8.48</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>91.78</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2759,54 +2864,54 @@
       <c r="I21" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P21" s="4">
         <v>41.78</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2820,54 +2925,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P22" s="4">
         <v>93.63</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>93.56</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2881,54 +2986,54 @@
       <c r="I23" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P23" s="4">
         <v>78.04</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>78.04</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2942,54 +3047,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P24" s="4">
         <v>18.48</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>15.51</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>83.89</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -3003,54 +3108,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P25" s="4">
         <v>94.91</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>94.91</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -5743,54 +5848,54 @@
       <c r="I73" s="13" t="s">
         <v>109</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>314</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>315</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>316</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P73" s="4">
         <v>105.48</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>90.97</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>86.24</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
@@ -5804,54 +5909,54 @@
       <c r="I74" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>318</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>319</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>320</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>321</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P74" s="4">
         <v>81.82</v>
       </c>
       <c r="Q74" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R74" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
@@ -5987,54 +6092,54 @@
       <c r="I77" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>335</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>336</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>337</v>
       </c>
       <c r="P77" s="4">
         <v>45.92</v>
       </c>
       <c r="Q77" s="4">
-        <v>0</v>
+        <v>45.77</v>
       </c>
       <c r="R77" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
@@ -6046,54 +6151,54 @@
         <v>338</v>
       </c>
       <c r="I78" s="13"/>
       <c r="J78" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>339</v>
       </c>
       <c r="L78" s="4" t="s">
         <v>340</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>341</v>
       </c>
       <c r="P78" s="4">
         <v>49.92</v>
       </c>
       <c r="Q78" s="4">
-        <v>0</v>
+        <v>49.92</v>
       </c>
       <c r="R78" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
@@ -6105,54 +6210,54 @@
         <v>342</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J79" s="13"/>
       <c r="K79" s="4" t="s">
         <v>343</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>344</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P79" s="4">
         <v>20.62</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>20.5</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
@@ -6164,54 +6269,54 @@
         <v>345</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J80" s="13"/>
       <c r="K80" s="4" t="s">
         <v>346</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>347</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>348</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>349</v>
       </c>
       <c r="P80" s="4">
         <v>17.43</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>16.96</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
@@ -6225,54 +6330,54 @@
       <c r="I81" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>351</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>352</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>337</v>
       </c>
       <c r="P81" s="4">
         <v>58.51</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>58.43</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
@@ -6284,101 +6389,528 @@
         <v>353</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
         <v>354</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>355</v>
       </c>
       <c r="M82" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N82" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P82" s="4">
         <v>25.84</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>25.44</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>98.48</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
-      <c r="A83" s="7" t="s">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H83" s="13" t="s">
         <v>356</v>
       </c>
-      <c r="B83" s="7"/>
-[...22 lines deleted...]
-      <c r="S83" s="8"/>
+      <c r="I83" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="P83" s="4">
+        <v>12.5</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>10.91</v>
+      </c>
+      <c r="R83" s="4">
+        <v>87.3</v>
+      </c>
+      <c r="S83" s="4">
+        <v>100</v>
+      </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="3">
+        <v>82</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="N84" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="O84" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="P84" s="4">
+        <v>28.53</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>0</v>
+      </c>
+      <c r="R84" s="4">
+        <v>0</v>
+      </c>
+      <c r="S84" s="4">
+        <v>100</v>
+      </c>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="3">
+        <v>83</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H85" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="M85" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O85" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P85" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="Q85" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="R85" s="4">
+        <v>99.51</v>
+      </c>
+      <c r="S85" s="4">
+        <v>100</v>
+      </c>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="3">
+        <v>84</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H86" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="M86" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="N86" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O86" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="P86" s="4">
+        <v>16.4</v>
+      </c>
+      <c r="Q86" s="4">
+        <v>14.01</v>
+      </c>
+      <c r="R86" s="4">
+        <v>85.42</v>
+      </c>
+      <c r="S86" s="4">
+        <v>100</v>
+      </c>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="3">
+        <v>85</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H87" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="O87" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="P87" s="4">
+        <v>71.29</v>
+      </c>
+      <c r="Q87" s="4">
+        <v>0</v>
+      </c>
+      <c r="R87" s="4">
+        <v>0</v>
+      </c>
+      <c r="S87" s="4">
+        <v>100</v>
+      </c>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="3">
+        <v>86</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H88" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="I88" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J88" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="L88" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="M88" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N88" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O88" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P88" s="4">
+        <v>9.69</v>
+      </c>
+      <c r="Q88" s="4">
+        <v>8.45</v>
+      </c>
+      <c r="R88" s="4">
+        <v>87.2</v>
+      </c>
+      <c r="S88" s="4">
+        <v>100</v>
+      </c>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="3">
+        <v>87</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="J89" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="M89" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N89" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O89" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P89" s="4">
+        <v>81.71</v>
+      </c>
+      <c r="Q89" s="4">
+        <v>21.64</v>
+      </c>
+      <c r="R89" s="4">
+        <v>26.48</v>
+      </c>
+      <c r="S89" s="4">
+        <v>100</v>
+      </c>
+      <c r="T89" s="1"/>
+      <c r="U89" s="1"/>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1"/>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="14"/>
+      <c r="I90" s="14"/>
+      <c r="J90" s="14"/>
+      <c r="K90" s="8"/>
+      <c r="L90" s="8"/>
+      <c r="M90" s="8"/>
+      <c r="N90" s="8"/>
+      <c r="O90" s="8">
+        <v>4191.4</v>
+      </c>
+      <c r="P90" s="8">
+        <v>2450.36</v>
+      </c>
+      <c r="Q90" s="8">
+        <v>58.46</v>
+      </c>
+      <c r="R90" s="8"/>
+      <c r="S90" s="8"/>
+      <c r="T90" s="1"/>
+      <c r="U90" s="1"/>
+      <c r="V90" s="1"/>
+      <c r="W90" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A83:N83"/>
+    <mergeCell ref="A90:N90"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>