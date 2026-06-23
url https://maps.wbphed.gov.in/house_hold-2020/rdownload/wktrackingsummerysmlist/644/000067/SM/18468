--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -965,270 +965,321 @@
   <si>
     <t>Fuel Bill for the Cab of The Executive Engineer, under AMD, PHE Dte., for the month of April, 2024.</t>
   </si>
   <si>
     <t>BILL/00473/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-62</t>
   </si>
   <si>
     <t>Formal Work Order for Laying of different dia HDPE pipe line and allied works at Raghunathchak, Raniganj Chati, Baliapur and adjacent area under Zone-IX for Improvement of RCFA Part-I Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000305/2023-2024</t>
   </si>
   <si>
     <t>2383/RCD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Operation and regulatiing of different dia S/V of Distribution system and rising main for FHTC work for Mdira, Dighalpahari, Chotkara and Kanskuli villages under administrative contingency of JJM under RCFA Division -I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>101/RCD-1</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Realtime Water Quality Monitoring including 1 year maintenance for the OHR as hereunder RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>2033/RCD-I</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>MAXBRIDGE SOLUTIONS LLP</t>
+  </si>
+  <si>
+    <t>Continuation work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in between KM 227/27-29 and between Salanpur (SLS) Rupnarayanpur (RNPR) inAsansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>3298/RCD-1</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply of different dia Sluice Valve, Air Valve, NRV including C.I./D.I Specials to the Searsole Store of Augmentation of RCFA Part-II (Zone-18) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>215/RCD-I</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of restoration approach road in Chalbalpur at Amritnagar Zone-I under RCFA Part-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000943/2023-2024</t>
+  </si>
+  <si>
+    <t>453/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of Laying and pushing of 600 mm dia RCC (NP3) hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) with 400 mm dia and 300 mm dia MS water carrier pipe line at Node point (82-83) and (74-75) for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000939/2023-2024</t>
+  </si>
+  <si>
+    <t>487/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Laying of rising main at Surjanagar Head Works Site to High lift site under ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000935/2023-2024</t>
+  </si>
+  <si>
+    <t>476/RCD-I</t>
+  </si>
+  <si>
+    <t>Allied work of laying distribution system of Improvement of RCFA Part-I Commanded area of Zone-V with LDS FHTC work under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000936/2023-2024</t>
+  </si>
+  <si>
+    <t>451/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Supplying of different pipe specials for Ondal (Phase-I) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II for providing FHTC under Andal Block</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>1006/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Modification, Improvement of storage, documents with seating arrangement of entire Central Circle, PHE Dte. at Purta Bhawan in the District of Purba Bardhhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001183/2023-2024</t>
+  </si>
+  <si>
+    <t>932/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVAM UN-EMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Emergency repairing work of 110 mm dia HDPE distribution main and G.I. line of Health World Hospital of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02_Health-World/AE/2</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for approach concrete road, room and toilet repairing, materials shifting and stacking and etc allied works at Searsole Stack yard under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>1525/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying 250 mm dia HDPE pipe line and PWD road crossing from Semalya to Kendra Khottamdihi intake pump house site under Kendra Khottamdihi Water Supply Scheme under RCFA Division-I PHE Dte. Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>1642/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Supply and erection of Information Boards (49 nos) having M.S Channel/Angle posts and 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Kanksa Block Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>1747/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing of different dia of water regulating apparatus and other allied works (Part-B) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>2452/RCD-I</t>
+  </si>
+  <si>
+    <t>RTOR000004/2025-2026</t>
+  </si>
+  <si>
+    <t>962/RCD-I</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>PAYMENT OF QUOTATION AS PER WBSEDCL PROCEDURE - A (2010) ON TURN-KEY/ FULL DEPOSIT BASIS FOR THE SITE OF SAHEBGANJ OHR SITE, UNDER AUGMENTATION OF RCFA PART -II PIPED WATER SUPPLY SCHEME VOLUME-II (BOOSTER STATIONS &amp; ALLIED WORKS) UNDER RCFA DIV.-I, PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/00695/2025-2026</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>Permission for laying of water pipeline along NH-2 from Kalla more (Km 462+080) to Harishpur (km 481+918) and 7 no. of crossing across NH-2 in the state of west bengal under RCFA divn-I,PHE dte.</t>
+  </si>
+  <si>
+    <t>BILL/01108/2024-2025</t>
+  </si>
+  <si>
+    <t>420/24-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>PAYMENT OF QUOTATION AS PER WBSEDCL PROCEDURE - A (2010) ON TURN-KEY/ FULL DEPOSIT BASIS FOR THE SITE OF EGARA OHR SITE, UNDER AUGMENTATION OF RCFA PART -II PIPED WATER SUPPLY SCHEME VOLUME-II (BOOSTER STATIONS &amp; ALLIED WORKS) UNDER RCFA DIV.-I, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/00694/2025-2026</t>
+  </si>
+  <si>
+    <t>PAYMENT OF QUOTATION AS PER WBSEDCL PROCEDURE - A (2010) ON TURN-KEY/ FULL DEPOSIT BASIS FOR THE SITE OF SAORA OHR SITE, UNDER AUGMENTATION OF RCFA PART -II PIPED WATER SUPPLY SCHEME VOLUME-II (BOOSTER STATIONS &amp; ALLIED WORKS) UNDER RCFA DIV.-I, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/00693/2025-2026</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Renovation work at Kalyaneswari Inspection Bungalow &amp; WTP under RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000721/2023-2024</t>
   </si>
   <si>
     <t>3610/RCD-1</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Operation and regulatiing of different dia S/V of Distribution system and rising main for FHTC work for Mdira, Dighalpahari, Chotkara and Kanskuli villages under administrative contingency of JJM under RCFA Division -I PHE Dte.</t>
-[...203 lines deleted...]
-    <t>2452/RCD-I</t>
+    <t>PAYMENT OF QUOTATION AS PER WBSEDCL PROCEDURE - A (2010) ON TURN-KEY/ FULL DEPOSIT BASIS FOR THE SITE OF CHELAD OHR SITE, UNDER AUGMENTATION OF RCFA PART -II PIPED WATER SUPPLY SCHEME VOLUME-II (BOOSTER STATIONS &amp; ALLIED WORKS) UNDER RCFA DIV.-I, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/01096/2025-2026</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1617,51 +1668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W90"/>
+  <dimension ref="A1:W96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5885,1032 +5936,1366 @@
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
         <v>317</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>318</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>319</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>320</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>321</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>127</v>
+        <v>322</v>
       </c>
       <c r="P74" s="4">
-        <v>81.82</v>
+        <v>2.91</v>
       </c>
       <c r="Q74" s="4">
-        <v>7.51</v>
+        <v>0</v>
       </c>
       <c r="R74" s="4">
-        <v>9.18</v>
+        <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="P75" s="4">
-        <v>2.91</v>
+        <v>33.46</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>331</v>
+        <v>30</v>
       </c>
       <c r="N76" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O76" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="O76" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P76" s="4">
-        <v>33.46</v>
+        <v>45.92</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>45.77</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S76" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="I77" s="13"/>
       <c r="J77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K77" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="L77" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="L77" s="4" t="s">
+      <c r="M77" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O77" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="M77" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P77" s="4">
-        <v>45.92</v>
+        <v>49.92</v>
       </c>
       <c r="Q77" s="4">
-        <v>45.77</v>
+        <v>49.92</v>
       </c>
       <c r="R77" s="4">
-        <v>99.69</v>
+        <v>100</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J78" s="13"/>
+      <c r="K78" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="I78" s="13"/>
-[...3 lines deleted...]
-      <c r="K78" s="4" t="s">
+      <c r="L78" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="L78" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M78" s="4" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>341</v>
+        <v>100</v>
       </c>
       <c r="P78" s="4">
-        <v>49.92</v>
+        <v>20.62</v>
       </c>
       <c r="Q78" s="4">
-        <v>49.92</v>
+        <v>20.5</v>
       </c>
       <c r="R78" s="4">
-        <v>100</v>
+        <v>99.41</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J79" s="13"/>
       <c r="K79" s="4" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>73</v>
+        <v>343</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>100</v>
+        <v>344</v>
       </c>
       <c r="P79" s="4">
-        <v>20.62</v>
+        <v>17.43</v>
       </c>
       <c r="Q79" s="4">
-        <v>20.5</v>
+        <v>16.96</v>
       </c>
       <c r="R79" s="4">
-        <v>99.41</v>
+        <v>97.28</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
         <v>345</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J80" s="13"/>
+      <c r="J80" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K80" s="4" t="s">
         <v>346</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>347</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>348</v>
+        <v>99</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="P80" s="4">
-        <v>17.43</v>
+        <v>58.51</v>
       </c>
       <c r="Q80" s="4">
-        <v>16.96</v>
+        <v>58.43</v>
       </c>
       <c r="R80" s="4">
-        <v>97.28</v>
+        <v>99.87</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J81" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J81" s="13"/>
       <c r="K81" s="4" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>337</v>
+        <v>100</v>
       </c>
       <c r="P81" s="4">
-        <v>58.51</v>
+        <v>25.84</v>
       </c>
       <c r="Q81" s="4">
-        <v>58.43</v>
+        <v>25.44</v>
       </c>
       <c r="R81" s="4">
-        <v>99.87</v>
+        <v>98.48</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J82" s="13"/>
+      <c r="J82" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K82" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="M82" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="L82" s="4" t="s">
+      <c r="N82" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="M82" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O82" s="4" t="s">
-        <v>100</v>
+        <v>356</v>
       </c>
       <c r="P82" s="4">
-        <v>25.84</v>
+        <v>12.5</v>
       </c>
       <c r="Q82" s="4">
-        <v>25.44</v>
+        <v>10.91</v>
       </c>
       <c r="R82" s="4">
-        <v>98.48</v>
+        <v>87.3</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I83" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="P83" s="4">
-        <v>12.5</v>
+        <v>28.53</v>
       </c>
       <c r="Q83" s="4">
-        <v>10.91</v>
+        <v>0</v>
       </c>
       <c r="R83" s="4">
-        <v>87.3</v>
+        <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>26</v>
+        <v>364</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>366</v>
+        <v>79</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>367</v>
+        <v>95</v>
       </c>
       <c r="P84" s="4">
-        <v>28.53</v>
+        <v>4.2</v>
       </c>
       <c r="Q84" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R84" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S84" s="4">
         <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
         <v>368</v>
       </c>
       <c r="I85" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K85" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="J85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K85" s="4" t="s">
+      <c r="L85" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="L85" s="4" t="s">
+      <c r="M85" s="4" t="s">
         <v>371</v>
       </c>
-      <c r="M85" s="4" t="s">
+      <c r="N85" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O85" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="N85" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P85" s="4">
-        <v>4.2</v>
+        <v>16.4</v>
       </c>
       <c r="Q85" s="4">
-        <v>4.18</v>
+        <v>14.01</v>
       </c>
       <c r="R85" s="4">
-        <v>99.51</v>
+        <v>85.42</v>
       </c>
       <c r="S85" s="4">
         <v>100</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>373</v>
       </c>
       <c r="I86" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J86" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>374</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>375</v>
       </c>
       <c r="M86" s="4" t="s">
         <v>376</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>288</v>
+        <v>377</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="P86" s="4">
-        <v>16.4</v>
+        <v>71.29</v>
       </c>
       <c r="Q86" s="4">
-        <v>14.01</v>
+        <v>0</v>
       </c>
       <c r="R86" s="4">
-        <v>85.42</v>
+        <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>100</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="J87" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>381</v>
+        <v>78</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>382</v>
+        <v>116</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>383</v>
+        <v>117</v>
       </c>
       <c r="P87" s="4">
-        <v>71.29</v>
+        <v>9.69</v>
       </c>
       <c r="Q87" s="4">
-        <v>0</v>
+        <v>8.45</v>
       </c>
       <c r="R87" s="4">
-        <v>0</v>
+        <v>87.2</v>
       </c>
       <c r="S87" s="4">
         <v>100</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>113</v>
+        <v>383</v>
       </c>
       <c r="J88" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K88" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="L88" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="L88" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M88" s="4" t="s">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="P88" s="4">
-        <v>9.69</v>
+        <v>81.71</v>
       </c>
       <c r="Q88" s="4">
-        <v>8.45</v>
+        <v>21.64</v>
       </c>
       <c r="R88" s="4">
-        <v>87.2</v>
+        <v>26.48</v>
       </c>
       <c r="S88" s="4">
         <v>100</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I89" s="13"/>
+      <c r="J89" s="13"/>
+      <c r="K89" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="L89" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="I89" s="13" t="s">
+      <c r="M89" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="J89" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N89" s="4" t="s">
-        <v>138</v>
+        <v>388</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>85</v>
+        <v>153</v>
       </c>
       <c r="P89" s="4">
-        <v>81.71</v>
+        <v>313.98</v>
       </c>
       <c r="Q89" s="4">
-        <v>21.64</v>
+        <v>0</v>
       </c>
       <c r="R89" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S89" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
-      <c r="A90" s="7" t="s">
+      <c r="A90" s="3">
+        <v>88</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H90" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="I90" s="13"/>
+      <c r="J90" s="13"/>
+      <c r="K90" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="L90" s="4"/>
+      <c r="M90" s="4" t="s">
         <v>391</v>
       </c>
-      <c r="B90" s="7"/>
-[...22 lines deleted...]
-      <c r="S90" s="8"/>
+      <c r="N90" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="O90" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P90" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="Q90" s="4">
+        <v>0</v>
+      </c>
+      <c r="R90" s="4">
+        <v>0</v>
+      </c>
+      <c r="S90" s="4">
+        <v>0</v>
+      </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="3">
+        <v>89</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H91" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="I91" s="13"/>
+      <c r="J91" s="13"/>
+      <c r="K91" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="M91" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="N91" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="O91" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="P91" s="4">
+        <v>64.87</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>0</v>
+      </c>
+      <c r="R91" s="4">
+        <v>0</v>
+      </c>
+      <c r="S91" s="4">
+        <v>0</v>
+      </c>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1"/>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1"/>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="3">
+        <v>90</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H92" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="I92" s="13"/>
+      <c r="J92" s="13"/>
+      <c r="K92" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="L92" s="4"/>
+      <c r="M92" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="N92" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="O92" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P92" s="4">
+        <v>3.77</v>
+      </c>
+      <c r="Q92" s="4">
+        <v>0</v>
+      </c>
+      <c r="R92" s="4">
+        <v>0</v>
+      </c>
+      <c r="S92" s="4">
+        <v>0</v>
+      </c>
+      <c r="T92" s="1"/>
+      <c r="U92" s="1"/>
+      <c r="V92" s="1"/>
+      <c r="W92" s="1"/>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="3">
+        <v>91</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H93" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="I93" s="13"/>
+      <c r="J93" s="13"/>
+      <c r="K93" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="L93" s="4"/>
+      <c r="M93" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="N93" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="O93" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P93" s="4">
+        <v>6.57</v>
+      </c>
+      <c r="Q93" s="4">
+        <v>0</v>
+      </c>
+      <c r="R93" s="4">
+        <v>0</v>
+      </c>
+      <c r="S93" s="4">
+        <v>0</v>
+      </c>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+      <c r="V93" s="1"/>
+      <c r="W93" s="1"/>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="3">
+        <v>92</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H94" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="I94" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J94" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K94" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="L94" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="M94" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="N94" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="O94" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P94" s="4">
+        <v>81.82</v>
+      </c>
+      <c r="Q94" s="4">
+        <v>7.51</v>
+      </c>
+      <c r="R94" s="4">
+        <v>9.18</v>
+      </c>
+      <c r="S94" s="4">
+        <v>100</v>
+      </c>
+      <c r="T94" s="1"/>
+      <c r="U94" s="1"/>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1"/>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" s="3">
+        <v>93</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H95" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="I95" s="13"/>
+      <c r="J95" s="13"/>
+      <c r="K95" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="L95" s="4"/>
+      <c r="M95" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="N95" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="O95" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P95" s="4">
+        <v>8.66</v>
+      </c>
+      <c r="Q95" s="4">
+        <v>0</v>
+      </c>
+      <c r="R95" s="4">
+        <v>0</v>
+      </c>
+      <c r="S95" s="4">
+        <v>0</v>
+      </c>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1"/>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="11"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="14"/>
+      <c r="I96" s="14"/>
+      <c r="J96" s="14"/>
+      <c r="K96" s="8"/>
+      <c r="L96" s="8"/>
+      <c r="M96" s="8"/>
+      <c r="N96" s="8"/>
+      <c r="O96" s="8">
+        <v>4599.95</v>
+      </c>
+      <c r="P96" s="8">
+        <v>2450.36</v>
+      </c>
+      <c r="Q96" s="8">
+        <v>53.27</v>
+      </c>
+      <c r="R96" s="8"/>
+      <c r="S96" s="8"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A90:N90"/>
+    <mergeCell ref="A96:N96"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>