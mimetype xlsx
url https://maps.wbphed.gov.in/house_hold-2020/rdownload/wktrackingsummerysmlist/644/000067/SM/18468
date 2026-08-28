--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,1209 +77,1179 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) Under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18468</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Diesel driven Maxi cabs for official use of the Assistant Engineer-I under Asansol Mechanical Division, P.H Engineering. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>1091/AMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Diesel driven Maxi cabs for official use of the Assistant Engineer-II under Asansol Mechanical Division, P.H Engineering. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>1092/AMD</t>
+  </si>
+  <si>
+    <t>Continuation order for Hiring of Diesel driven Maxi cabs for official use of the Executive Engineer under Asansol Mechanical Division, P.H Engineering. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2023-2024</t>
+  </si>
+  <si>
+    <t>1099/AMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>25/04/2024</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Providing &amp; Installation of Electrical Equipments For Sub-Station at Mohishila Boosting Station (GLR-I &amp; II), Searsole Boosting Station (GLR-I &amp; II), Sankarpur Clear Water Boosting Station and Banshra Clear Water Boosting Station and Gaseous Chlorination system at different OHR sites with illumination under Augmentation of RCFA Part-II Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/AMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>04/04/2027</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
-    <t>Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) Under RCFA Division-I PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal Work Order for Laying of different dia HDPE pipe line and allied works at Raghunathchak, Raniganj Chati, Baliapur and adjacent area under Zone-IX for Improvement of RCFA Part-I Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2023-2024</t>
+  </si>
+  <si>
+    <t>2383/RCD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation work at Kalyaneswari Inspection Bungalow &amp; WTP under RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>3610/RCD-1</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in Salanpur at KM SLS/1136 and SLS/1138 on Bemjomary siding Railway line in Asansol Division under JJM under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000604/2023-2024</t>
   </si>
   <si>
     <t>3297/RCD-I</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
+    <t>Continuation work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in between KM 227/27-29 and between Salanpur (SLS) Rupnarayanpur (RNPR) inAsansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>3298/RCD-1</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergency repairing of 50 sqmm x 4 core Al Armoured damaged cable line and other allied Electrical works at Executive Engineer office building, SE office building, rest room &amp; B type quarter under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000722/2023-2024</t>
   </si>
   <si>
     <t>3573_RCD/1</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>T R ENTERPRISE</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
-[...71 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
+    <t>Quotation for Earnest Money Deposit at Bansra Boosting Station, Kunustoria under Augmentation of RCFA II WS Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00692/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-61</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation for Earnest Money Deposit at Searsole Boosting Station, Ranisayer under Augmentation of RCFA II WS Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00693/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-62</t>
+  </si>
+  <si>
+    <t>Quotation for Earnest Money Deposit at Sankarpur Boosting Station, Chhora under Augmentation of RCFA II WS Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00694/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-63</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Operation and regulatiing of different dia S/V of Distribution system and rising main for FHTC work for Mdira, Dighalpahari, Chotkara and Kanskuli villages under administrative contingency of JJM under RCFA Division -I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>101/RCD-1</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Laying of pipe line from Domhani Asansol main Road near BDO Office to Domohani PHC and construction of stand post at different places at Domohani Bazar under Barabani Development Block under RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000966/2023-2024</t>
   </si>
   <si>
     <t>458/RCD-1</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergency repairing work of CI rising main (500 mm dia, 200 mm dia &amp; 150 mm dia ) at Chotdola more, Dhasal more and new Kenda and Searsole H/W site near Pump House under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000958/2023-2024</t>
   </si>
   <si>
     <t>504/RCD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>DAWN CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional for Distribution Network for Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Part-4) Block-Andal, Dist-Paschim Bardhaman under RCFA Div-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2024-2025</t>
   </si>
   <si>
     <t>1741/RCD-I</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
+    <t>Acceptance cum Work Order for Realtime Water Quality Monitoring including 1 year maintenance for the OHR as hereunder RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2024-2025</t>
+  </si>
+  <si>
+    <t>2033/RCD-I</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>MAXBRIDGE SOLUTIONS LLP</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply of GI pipes to Searsole Store under Augmentation of RCFA Part-II (Zone-15) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000912/2023-2024</t>
+  </si>
+  <si>
+    <t>216/RCD-I</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>INDIA PIPE FITTING CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply of different dia Sluice Valve, Air Valve, NRV including C.I./D.I Specials to the Searsole Store of Augmentation of RCFA Part-II (Zone-18) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>215/RCD-I</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Laying of rising main at Surjanagar Head Works Site to High lift site under ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000935/2023-2024</t>
+  </si>
+  <si>
+    <t>476/RCD-I</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Allied work of laying distribution system of Improvement of RCFA Part-I Commanded area of Zone-V with LDS FHTC work under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000936/2023-2024</t>
+  </si>
+  <si>
+    <t>451/RCD-1</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying 300 mm dia MS water pipe line with 600 mm dia MS cashing pipe for Railway crossing in Salanpur in between KM 231/16-18 and Salanpur (SLS) Rupnarayanpur (RNPR) Station in Asansol Diviion under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000956/2023-2024</t>
+  </si>
+  <si>
+    <t>456/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Adopting trench less technology (e.g. Jack Pushing Method etc.) at 3 (Three) nos location within laying distribution system of Amritnagar (Part-B) under Augmentation of Amritnagar Zone-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000963/2023-2024</t>
+  </si>
+  <si>
+    <t>457/RCD-1</t>
+  </si>
+  <si>
+    <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work in connection with Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-V with LDS and FHTC work under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000950/2023-2024</t>
+  </si>
+  <si>
+    <t>455/RCD-1</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Supply of GI pipes to Searsole Store under Augmentation of RCFA Part-II (Zone-17) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000914/2023-2024</t>
   </si>
   <si>
     <t>217/RCD-I</t>
   </si>
   <si>
-    <t>29/01/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Supply of GI pipes to Searsole Store under Augmentation of RCFA Part-II (Zone-15) PWSS under RCFA Division-I PHE Dte.</t>
-[...8 lines deleted...]
-    <t>INDIA PIPE FITTING CO</t>
+    <t>Construction of restoration approach road in Chalbalpur at Amritnagar Zone-I under RCFA Part-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000943/2023-2024</t>
+  </si>
+  <si>
+    <t>453/RCD-1</t>
+  </si>
+  <si>
+    <t>Allied work Balance Work of Road restoration in connection with formal work order Distribution network including FHTC and allied work at Ondal Block of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000938/2023-2024</t>
+  </si>
+  <si>
+    <t>452/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of Laying and pushing of 600 mm dia RCC (NP3) hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) with 400 mm dia and 300 mm dia MS water carrier pipe line at Node point (82-83) and (74-75) for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000939/2023-2024</t>
+  </si>
+  <si>
+    <t>487/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Laying of 110 mm dia HDPE pipeline including pushing of 600 mm dia RCC (NP3) hume pipe by adopting trench less technology at Health World Hospital, Asansol Paschim Bardhaman under RCFA Division-I PHE Dte. Extension work.</t>
   </si>
   <si>
     <t>ORD/001020/2023-2024</t>
   </si>
   <si>
     <t>Camp-02_Health_World_AE-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
-    <t>Balance work in connection with Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-V with LDS and FHTC work under RCFA Division-I PHE Dte.</t>
-[...44 lines deleted...]
-    <t>452/RCD-1</t>
+    <t>Acceptance cum Work Order for Supplying of different pipe specials for Ondal (Phase-I) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II for providing FHTC under Andal Block</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>1006/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Modification, Improvement of storage, documents with seating arrangement of entire Central Circle, PHE Dte. at Purta Bhawan in the District of Purba Bardhhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001183/2023-2024</t>
+  </si>
+  <si>
+    <t>932/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVAM UN-EMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Supply and erection of Information Boards (31 nos) having M.S Channel/Angle posts and 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Salanpur ,Barabani, Andal ,Pandabeswar ,Raniganj and Durgapur Faridpur Block Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2,Assistant Engineer 4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>1746/RCD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR ANKUR GRAM UNNAYAN SOCIETY</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Supply and erection of Information Boards(43 nos)having M.S Channel/Angle posts and 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Jamuria Block Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2024-2025</t>
   </si>
   <si>
     <t>1748/RCD-I</t>
   </si>
   <si>
+    <t>Acceptance cum Work Order for Protecting apparatus of collecting main including other allied works under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2024-2025</t>
+  </si>
+  <si>
+    <t>1751/RCD-I</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for approach concrete road, room and toilet repairing, materials shifting and stacking and etc allied works at Searsole Stack yard under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>1525/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying 250 mm dia HDPE pipe line and PWD road crossing from Semalya to Kendra Khottamdihi intake pump house site under Kendra Khottamdihi Water Supply Scheme under RCFA Division-I PHE Dte. Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>1642/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protecting apparatus of collecting main including other allied works under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>1750/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Supply and erection of Information Boards (49 nos) having M.S Channel/Angle posts and 1.5 mm thick M.S synthetic enamel paint over a coat of red oxide primer including lettering complete at different places under Kanksa Block Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>1747/RCD-I</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for construction work and Interior Decoration of Office Building in Asansol under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 10</t>
   </si>
   <si>
     <t>ORD/000209/2024-2025</t>
   </si>
   <si>
     <t>2513/RCD-I</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
-    <t>M/S KALYANI ENTERPRISE</t>
-[...11 lines deleted...]
-    <t>07/08/2024</t>
+    <t>Emergency repairing work of 110 mm dia HDPE distribution main and G.I. line of Health World Hospital of Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02_Health-World/AE/2</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing of different dia of water regulating apparatus and other allied works (Part-A) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 3</t>
   </si>
   <si>
     <t>Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2451/RCD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>15/10/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Visiter room and driver rest room at office premises Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 12</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>2155/RCD-I</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>G. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protecting apparatus of collecting main including other allied works under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte.</t>
-[...5 lines deleted...]
-    <t>1750/RCD-I</t>
+    <t>Acceptance cum work order for Providing of different dia of water regulating apparatus and other allied works (Part-B) under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>2452/RCD-I</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1178/RCD-I</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Quotation for Earnest Money Deposit at Sankarpur Boosting Station, Chhora under Augmentation of RCFA II WS Scheme.</t>
-[...11 lines deleted...]
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+    <t>Earnest Money Deposit for Bulk Power Supply at Intake sub-station Sarkuri Salanpur under Augmentation of RCFA Part II WS Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00697/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-66</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-69 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01362/2023-2024</t>
+  </si>
+  <si>
+    <t>561/23-24</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-68 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01366/2023-2024</t>
+  </si>
+  <si>
+    <t>565/23-24</t>
+  </si>
+  <si>
+    <t>Shifting of overhead line inside the premises of benali boosting station</t>
+  </si>
+  <si>
+    <t>BILL/00075/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-14</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>INDIA POWER CORPN. LTD.</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-66 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01359/2023-2024</t>
+  </si>
+  <si>
+    <t>559/23-24</t>
+  </si>
+  <si>
+    <t>Earnest Money Deposit for Bulk Power Supply at Mohishila Boosting Station under Augmentation of RCFA Part II WS Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00696/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-65</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-90 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01541/2023-2024</t>
+  </si>
+  <si>
+    <t>626/23-24</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>DIVERSION OF 33KV S/C PHE FEEDER INSIDE THE PREMISES OF THE PHE DUE TO PROPOSED WTP,KALYNESWARI FOR M/S PHE DIRECTORATE,ASANSOL</t>
+  </si>
+  <si>
+    <t>BILL/00022/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-4</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>CHIEF ACCOUNTS OFFICER, DAMODAR VALLEY CORPORATION</t>
+  </si>
+  <si>
+    <t>Fuel Charges for the Cab of AE - I under AMD, PHE Dte. for the month of DECEMBER, 2023</t>
+  </si>
+  <si>
+    <t>BILL/00320/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-27/3</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>RANAJIT AUTO</t>
+  </si>
+  <si>
+    <t>Fuel Bill for Diesel Driven Maxi Cab for Official Use of The AE-I, under AMD, PHE Dte for the month of April, 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00465/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-33/7</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>Fuel Bill for the Cab of The Executive Engineer, under AMD, PHE Dte., for the month of Jan, 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00467/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-34/1</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-92 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01542/2023-2024</t>
+  </si>
+  <si>
+    <t>627/23-24</t>
+  </si>
+  <si>
+    <t>Installation Charge and Security Deposit for Bulk Power Supply at Intake Sub-Station Sarkuri Salanpur Under Augmentation of RCFA Part-II</t>
+  </si>
+  <si>
+    <t>BILL/00003/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-2</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-08 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01540/2023-2024</t>
+  </si>
+  <si>
+    <t>625/23-24</t>
+  </si>
+  <si>
+    <t>Fuel Charges for the Cab of AE-I under AMD, PHE Dte. for the month of NOVEMBER, 2023</t>
+  </si>
+  <si>
+    <t>BILL/00307/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-27/2</t>
+  </si>
+  <si>
+    <t>License Fees for five (05) years for 6-lanning of Barwa Adda - Panagarh section of NH-2 from km 398.240 to km 521.120 including Panagarh Bypass in the state of Jharkhand &amp; West Bengal under NHDP Phase -V on BOT (Toll) on DBFOT pattern - Permission for laying of water pipeline along NH-2 from Kalla more (km 462+080) to Harishpur (km+918) and 7 nos crossing across NH-2 in the state of West Bengal under Augmentatin of RCFA Pt II Volume -II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00522/2024-2025</t>
+  </si>
+  <si>
+    <t>282/24-25</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAY AUTHORITY OF INDIA</t>
+  </si>
+  <si>
+    <t>Bulk Power Supply at Searsole Boosting Station under Augmentation of RCFA Part II.</t>
+  </si>
+  <si>
+    <t>BILL/00911/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-76</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-93 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01538/2023-2024</t>
+  </si>
+  <si>
+    <t>623/23-24</t>
+  </si>
+  <si>
+    <t>Payment of Security Deposite &amp; Remaining Earnest Money for Bansra Boosting Station (Consumer ID- 950085633) under Asansol Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00398/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-24</t>
+  </si>
+  <si>
+    <t>Fuel Bill for Diesel Driven Maxi Cab for Official Use of The AE-I, under AMD, PHE Dte for the month of March, 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00463/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-33/5</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-65 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01364/2023-2024</t>
+  </si>
+  <si>
+    <t>563/23-24</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-67 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01361/2023-2024</t>
   </si>
   <si>
     <t>560/23-24</t>
   </si>
   <si>
-    <t>20/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-71 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01363/2023-2024</t>
   </si>
   <si>
     <t>562/23-24</t>
   </si>
   <si>
-    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-65 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Fuel Bill for Diesel Driven Maxi Cab for Official Use of The AE-II, under AMD, PHE Dte for the month of April, 2024.</t>
   </si>
   <si>
     <t>BILL/00461/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-33/3</t>
   </si>
   <si>
-    <t>23/08/2024</t>
-[...67 lines deleted...]
-  <si>
     <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-91 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01539/2023-2024</t>
   </si>
   <si>
     <t>624/23-24</t>
   </si>
   <si>
-    <t>14/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Fuel Charges for the Cab of AE-I under AMD, PHE Dte. for the month of JANUARY, 2024</t>
   </si>
   <si>
     <t>BILL/00310/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-30</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
+    <t>Fuel Charges for the Cab of AE-II under AMD, PHE Dte. for the month of NOVEMBER, 2023.</t>
+  </si>
+  <si>
+    <t>BILL/00313/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-27</t>
+  </si>
+  <si>
+    <t>Fuel Charges for the Cab of AE-II under AMD, PHE Dte. for the month of JANUARY, 2024</t>
+  </si>
+  <si>
+    <t>BILL/00317/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-30/2</t>
+  </si>
+  <si>
+    <t>Fuel Charges for the Cab of AE-II under AMD, PHE Dte. for the month of FEBRUARY, 2024</t>
+  </si>
+  <si>
+    <t>BILL/00319/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-30/3</t>
+  </si>
+  <si>
     <t>Fuel Bill for the Cab of The Executive Engineer, under AMD, PHE Dte., for the month of March,2024.</t>
   </si>
   <si>
     <t>BILL/00471/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-34/5</t>
   </si>
   <si>
-    <t>Fuel Charges for the Cab of AE-II under AMD, PHE Dte. for the month of NOVEMBER, 2023.</t>
-[...86 lines deleted...]
-    <t>BP-2024-25-27/3</t>
+    <t>Bulk Power Supply at Mohishila Boosting Station under Augmentation of RCFA Part II.</t>
+  </si>
+  <si>
+    <t>BILL/00912/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-77</t>
+  </si>
+  <si>
+    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-72 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01367/2023-2024</t>
+  </si>
+  <si>
+    <t>566/23-24</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-70 dt 09.02.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01365/2023-2024</t>
   </si>
   <si>
     <t>564/23-24</t>
   </si>
   <si>
-    <t>Bulk Power Supply at Mohishila Boosting Station under Augmentation of RCFA Part II.</t>
-[...16 lines deleted...]
-  <si>
     <t>Fuel Charges for the Cab of AE-I under AMD, PHE Dte. for the month of FEBRUARY, 2024.</t>
   </si>
   <si>
     <t>BILL/00312/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-30/1</t>
   </si>
   <si>
     <t>Fuel Charges for the Cab of AE-II under AMD, PHE Dte. for the month of DECEMBER, 2023</t>
   </si>
   <si>
     <t>BILL/00315/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-27/1</t>
   </si>
   <si>
     <t>Fuel Bill for the Cab of The Executive Engineer, under AMD, PHE Dte., for the month of Feb, 2024.</t>
   </si>
   <si>
     <t>BILL/00469/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-34/3</t>
   </si>
   <si>
-    <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-08 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
-[...100 lines deleted...]
-  <si>
     <t>Quotation Money for Earnest Money Deposition for Bulk Power supply at Kalyaneswari under Augmentation of RCFA Part II WS Scheme.</t>
   </si>
   <si>
     <t>BILL/00777/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-69</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with Application ID : ER-ASN-2023-WL-95 dt 07.03.2024 under Augmentation of RCFA Part II Piped Water Supply Scheme Volume-II (Booster Stations &amp; Allied Works) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01543/2023-2024</t>
   </si>
   <si>
     <t>628/23-24</t>
   </si>
   <si>
+    <t>Fuel Charges for the Cab of EE under AMD, PHE Dte. for the month of NOV, 2023.</t>
+  </si>
+  <si>
+    <t>BILL/00303/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-27/4</t>
+  </si>
+  <si>
+    <t>Fuel Charges for the Cab of EE under AMD, PHE Dte. for the month of DECEMBER, 2023.</t>
+  </si>
+  <si>
+    <t>BILL/00305/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-27/5</t>
+  </si>
+  <si>
     <t>Fuel Bill for Diesel Driven Maxi Cab for Official Use of The AE-II, under AMD, PHE Dte for the month of March, 2024.</t>
   </si>
   <si>
     <t>BILL/00459/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-33/1</t>
   </si>
   <si>
-    <t>Fuel Charges for the Cab of EE under AMD, PHE Dte. for the month of NOV, 2023.</t>
-[...14 lines deleted...]
-    <t>BP-2024-25-27/5</t>
+    <t>Fuel Bill for the Cab of The Executive Engineer, under AMD, PHE Dte., for the month of April, 2024.</t>
+  </si>
+  <si>
+    <t>BILL/00473/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-62</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
   </si>
   <si>
     <t>PAYMENT OF SECURITY DEPOSIT &amp; EARNEST MONEY FOR BULK POWER SUPPLY AT SHANKARPUR BOOSTING STATION.</t>
   </si>
   <si>
     <t>BILL/00589/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-63</t>
   </si>
   <si>
-    <t>28/10/2024</t>
-[...232 lines deleted...]
-  <si>
     <t>RTOR000004/2025-2026</t>
   </si>
   <si>
     <t>962/RCD-I</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
-    <t>PAYMENT OF QUOTATION AS PER WBSEDCL PROCEDURE - A (2010) ON TURN-KEY/ FULL DEPOSIT BASIS FOR THE SITE OF SAHEBGANJ OHR SITE, UNDER AUGMENTATION OF RCFA PART -II PIPED WATER SUPPLY SCHEME VOLUME-II (BOOSTER STATIONS &amp; ALLIED WORKS) UNDER RCFA DIV.-I, PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Permission for laying of water pipeline along NH-2 from Kalla more (Km 462+080) to Harishpur (km 481+918) and 7 no. of crossing across NH-2 in the state of west bengal under RCFA divn-I,PHE dte.</t>
   </si>
   <si>
     <t>BILL/01108/2024-2025</t>
   </si>
   <si>
     <t>420/24-25</t>
   </si>
   <si>
     <t>22/01/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>09/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1668,51 +1638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W96"/>
+  <dimension ref="A1:W92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1828,5474 +1798,5254 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>24.44</v>
+        <v>1.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>23.98</v>
+        <v>0.84</v>
       </c>
       <c r="R3" s="4">
-        <v>98.15</v>
+        <v>46.85</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>6.82</v>
+        <v>1.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.8</v>
+        <v>0.88</v>
       </c>
       <c r="R4" s="4">
-        <v>99.72</v>
+        <v>49.32</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>1.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="R5" s="4">
-        <v>46.85</v>
+        <v>48.77</v>
       </c>
       <c r="S5" s="4">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.79</v>
+        <v>1965.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.88</v>
+        <v>1393.7</v>
       </c>
       <c r="R6" s="4">
-        <v>49.32</v>
+        <v>70.92</v>
       </c>
       <c r="S6" s="4">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>1.79</v>
+        <v>105.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.87</v>
+        <v>90.97</v>
       </c>
       <c r="R7" s="4">
-        <v>48.77</v>
+        <v>86.24</v>
       </c>
       <c r="S7" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>1965.22</v>
+        <v>81.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>1393.7</v>
+        <v>7.51</v>
       </c>
       <c r="R8" s="4">
-        <v>70.92</v>
+        <v>9.18</v>
       </c>
       <c r="S8" s="4">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>6.71</v>
+        <v>24.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.03</v>
+        <v>23.98</v>
       </c>
       <c r="R9" s="4">
-        <v>60.08</v>
+        <v>98.15</v>
       </c>
       <c r="S9" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>8.84</v>
+        <v>45.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>45.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>30.14</v>
+        <v>6.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>29.22</v>
+        <v>6.8</v>
       </c>
       <c r="R11" s="4">
-        <v>96.93</v>
+        <v>99.72</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>90.4</v>
+        <v>0.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>90.4</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>89.25</v>
+        <v>0.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>89.23</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>18.54</v>
+        <v>0.05</v>
       </c>
       <c r="Q14" s="4">
-        <v>18.06</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>97.42</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>21.29</v>
+        <v>2.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>19.26</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.47</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>37.06</v>
+        <v>6.71</v>
       </c>
       <c r="Q16" s="4">
-        <v>36.88</v>
+        <v>4.03</v>
       </c>
       <c r="R16" s="4">
-        <v>99.51</v>
+        <v>60.08</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>23.02</v>
+        <v>8.84</v>
       </c>
       <c r="Q17" s="4">
-        <v>23.02</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>43.94</v>
+        <v>30.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>38.19</v>
+        <v>29.22</v>
       </c>
       <c r="R18" s="4">
-        <v>86.92</v>
+        <v>96.93</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>113</v>
+        <v>59</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>6.1</v>
+        <v>33.46</v>
       </c>
       <c r="Q19" s="4">
-        <v>5.12</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>83.95</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>78</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>8.48</v>
+        <v>89.25</v>
       </c>
       <c r="Q20" s="4">
-        <v>7.78</v>
+        <v>89.23</v>
       </c>
       <c r="R20" s="4">
-        <v>91.78</v>
+        <v>99.98</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P21" s="4">
-        <v>41.78</v>
+        <v>49.92</v>
       </c>
       <c r="Q21" s="4">
-        <v>5.37</v>
+        <v>49.92</v>
       </c>
       <c r="R21" s="4">
-        <v>12.86</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="P22" s="4">
-        <v>93.63</v>
+        <v>58.51</v>
       </c>
       <c r="Q22" s="4">
-        <v>93.56</v>
+        <v>58.43</v>
       </c>
       <c r="R22" s="4">
-        <v>99.93</v>
+        <v>99.87</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>78.04</v>
+        <v>25.84</v>
       </c>
       <c r="Q23" s="4">
-        <v>78.04</v>
+        <v>25.44</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>98.48</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="13" t="s">
+      <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="K24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>18.48</v>
+        <v>37.06</v>
       </c>
       <c r="Q24" s="4">
-        <v>15.51</v>
+        <v>36.88</v>
       </c>
       <c r="R24" s="4">
-        <v>83.89</v>
+        <v>99.51</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>85</v>
+        <v>144</v>
       </c>
       <c r="P25" s="4">
-        <v>94.91</v>
+        <v>23.02</v>
       </c>
       <c r="Q25" s="4">
-        <v>94.91</v>
+        <v>23.02</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>99.99</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I26" s="13"/>
+        <v>145</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="P26" s="4">
-        <v>337.92</v>
+        <v>21.29</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>157</v>
+        <v>123</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>157</v>
+        <v>124</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="P27" s="4">
-        <v>0.05</v>
+        <v>90.4</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>90.4</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I28" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="P28" s="4">
-        <v>10.41</v>
+        <v>20.62</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>20.5</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>155</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>162</v>
+        <v>102</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="P29" s="4">
-        <v>7.84</v>
+        <v>43.94</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>38.19</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="I30" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>17.21</v>
+        <v>17.43</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>16.96</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>163</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="P31" s="4">
-        <v>0.15</v>
+        <v>18.54</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>18.06</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>169</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="P32" s="4">
-        <v>0.05</v>
+        <v>12.5</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>10.91</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>87.3</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="I33" s="13"/>
-[...1 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>0.05</v>
+        <v>28.53</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="I34" s="13"/>
-[...1 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="P34" s="4">
-        <v>6.97</v>
+        <v>6.1</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>83.95</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-      <c r="J35" s="13"/>
+        <v>186</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="P35" s="4">
-        <v>6.97</v>
+        <v>8.48</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>91.78</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-      <c r="J36" s="13"/>
+        <v>189</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
       <c r="P36" s="4">
-        <v>16.52</v>
+        <v>93.63</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>93.56</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="J37" s="13"/>
+        <v>193</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P37" s="4">
-        <v>2.84</v>
+        <v>16.4</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>14.01</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>85.42</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="J38" s="13"/>
+        <v>199</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="P38" s="4">
-        <v>0.09</v>
+        <v>71.29</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>205</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>203</v>
+        <v>112</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="P39" s="4">
-        <v>0.26</v>
+        <v>94.91</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>94.91</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>208</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="P40" s="4">
-        <v>0.25</v>
+        <v>9.69</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>8.45</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>87.2</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>211</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>212</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="P41" s="4">
-        <v>0.2</v>
+        <v>41.78</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="J42" s="13"/>
+        <v>217</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>219</v>
+      </c>
       <c r="K42" s="4" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>203</v>
+        <v>113</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="P42" s="4">
-        <v>0.23</v>
+        <v>4.2</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="J43" s="13"/>
+        <v>223</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>225</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>203</v>
+        <v>229</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="P43" s="4">
-        <v>0.25</v>
+        <v>78.04</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>78.04</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="J44" s="13"/>
+        <v>230</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>219</v>
+      </c>
       <c r="K44" s="4" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>178</v>
+        <v>233</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>158</v>
+        <v>235</v>
       </c>
       <c r="P44" s="4">
-        <v>0.05</v>
+        <v>18.48</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>15.51</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>83.89</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="J45" s="13"/>
+        <v>236</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K45" s="4" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="P45" s="4">
-        <v>0.09</v>
+        <v>81.71</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>21.64</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="P46" s="4">
-        <v>2.8</v>
+        <v>337.92</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>173</v>
+        <v>248</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>173</v>
+        <v>248</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>174</v>
+        <v>86</v>
       </c>
       <c r="P47" s="4">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>173</v>
+        <v>252</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>173</v>
+        <v>252</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P48" s="4">
-        <v>0.25</v>
+        <v>6.97</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P49" s="4">
-        <v>0.26</v>
+        <v>6.97</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>162</v>
+        <v>260</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>162</v>
+        <v>260</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>163</v>
+        <v>261</v>
       </c>
       <c r="P50" s="4">
-        <v>7.84</v>
+        <v>2.84</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>93</v>
+        <v>252</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>93</v>
+        <v>252</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>158</v>
+        <v>253</v>
       </c>
       <c r="P51" s="4">
-        <v>22.75</v>
+        <v>16.52</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>244</v>
+        <v>266</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>162</v>
+        <v>248</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>162</v>
+        <v>248</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>163</v>
+        <v>86</v>
       </c>
       <c r="P52" s="4">
-        <v>6.97</v>
+        <v>0.05</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>203</v>
+        <v>271</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>203</v>
+        <v>271</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P53" s="4">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>174</v>
+        <v>276</v>
       </c>
       <c r="P54" s="4">
-        <v>0.24</v>
+        <v>2.8</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>173</v>
+        <v>280</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>173</v>
+        <v>280</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>174</v>
+        <v>281</v>
       </c>
       <c r="P55" s="4">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>256</v>
+        <v>283</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>257</v>
+        <v>284</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>199</v>
+        <v>285</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>199</v>
+        <v>285</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>163</v>
+        <v>281</v>
       </c>
       <c r="P56" s="4">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>259</v>
+        <v>287</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>199</v>
+        <v>285</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>199</v>
+        <v>285</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>163</v>
+        <v>281</v>
       </c>
       <c r="P57" s="4">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>158</v>
+        <v>253</v>
       </c>
       <c r="P58" s="4">
-        <v>54.89</v>
+        <v>0.28</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>267</v>
+        <v>294</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>174</v>
+        <v>86</v>
       </c>
       <c r="P59" s="4">
-        <v>0.22</v>
+        <v>54.89</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>270</v>
+        <v>298</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>271</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>271</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="P60" s="4">
-        <v>164.48</v>
+        <v>0.08</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>274</v>
+        <v>300</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>275</v>
+        <v>301</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>157</v>
+        <v>280</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>157</v>
+        <v>280</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>158</v>
+        <v>281</v>
       </c>
       <c r="P61" s="4">
-        <v>0.05</v>
+        <v>0.22</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>158</v>
+        <v>306</v>
       </c>
       <c r="P62" s="4">
-        <v>93.38</v>
+        <v>164.48</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>163</v>
+        <v>86</v>
       </c>
       <c r="P63" s="4">
-        <v>0.08</v>
+        <v>93.38</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P64" s="4">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>288</v>
+        <v>197</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>288</v>
+        <v>197</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>158</v>
+        <v>86</v>
       </c>
       <c r="P65" s="4">
         <v>24.84</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>158</v>
+        <v>281</v>
       </c>
       <c r="P66" s="4">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>163</v>
+        <v>253</v>
       </c>
       <c r="P67" s="4">
-        <v>0.08</v>
+        <v>17.21</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>173</v>
+        <v>252</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>173</v>
+        <v>252</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P68" s="4">
-        <v>0.23</v>
+        <v>10.41</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>174</v>
+        <v>253</v>
       </c>
       <c r="P69" s="4">
-        <v>0.09</v>
+        <v>7.84</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="I70" s="13"/>
       <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>210</v>
+        <v>285</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>210</v>
+        <v>285</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>174</v>
+        <v>281</v>
       </c>
       <c r="P70" s="4">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="I71" s="13"/>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>158</v>
+        <v>253</v>
       </c>
       <c r="P71" s="4">
-        <v>22.9</v>
+        <v>0.09</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="I72" s="13"/>
       <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>174</v>
+        <v>281</v>
       </c>
       <c r="P72" s="4">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>312</v>
-[...6 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>315</v>
+        <v>280</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>74</v>
+        <v>281</v>
       </c>
       <c r="P73" s="4">
-        <v>105.48</v>
+        <v>0.2</v>
       </c>
       <c r="Q73" s="4">
-        <v>90.97</v>
+        <v>0</v>
       </c>
       <c r="R73" s="4">
-        <v>86.24</v>
+        <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>317</v>
-[...6 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="I74" s="13"/>
+      <c r="J74" s="13"/>
       <c r="K74" s="4" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>322</v>
+        <v>281</v>
       </c>
       <c r="P74" s="4">
-        <v>2.91</v>
+        <v>0.25</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>323</v>
-[...6 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="I75" s="13"/>
+      <c r="J75" s="13"/>
       <c r="K75" s="4" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>328</v>
+        <v>281</v>
       </c>
       <c r="P75" s="4">
-        <v>33.46</v>
+        <v>0.23</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="I76" s="13"/>
+      <c r="J76" s="13"/>
       <c r="K76" s="4" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>332</v>
+        <v>281</v>
       </c>
       <c r="P76" s="4">
-        <v>45.92</v>
+        <v>0.25</v>
       </c>
       <c r="Q76" s="4">
-        <v>45.77</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="I77" s="13"/>
-      <c r="J77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J77" s="13"/>
       <c r="K77" s="4" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>83</v>
+        <v>166</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>84</v>
+        <v>166</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>336</v>
+        <v>86</v>
       </c>
       <c r="P77" s="4">
-        <v>49.92</v>
+        <v>22.75</v>
       </c>
       <c r="Q77" s="4">
-        <v>49.92</v>
+        <v>0</v>
       </c>
       <c r="R77" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S77" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="I78" s="13"/>
       <c r="J78" s="13"/>
       <c r="K78" s="4" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>67</v>
+        <v>252</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>73</v>
+        <v>252</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>100</v>
+        <v>253</v>
       </c>
       <c r="P78" s="4">
-        <v>20.62</v>
+        <v>6.97</v>
       </c>
       <c r="Q78" s="4">
-        <v>20.5</v>
+        <v>0</v>
       </c>
       <c r="R78" s="4">
-        <v>99.41</v>
+        <v>0</v>
       </c>
       <c r="S78" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="I79" s="13"/>
       <c r="J79" s="13"/>
       <c r="K79" s="4" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>67</v>
+        <v>252</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>343</v>
+        <v>252</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>344</v>
+        <v>253</v>
       </c>
       <c r="P79" s="4">
-        <v>17.43</v>
+        <v>7.84</v>
       </c>
       <c r="Q79" s="4">
-        <v>16.96</v>
+        <v>0</v>
       </c>
       <c r="R79" s="4">
-        <v>97.28</v>
+        <v>0</v>
       </c>
       <c r="S79" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>345</v>
-[...6 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="I80" s="13"/>
+      <c r="J80" s="13"/>
       <c r="K80" s="4" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>67</v>
+        <v>337</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>99</v>
+        <v>337</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>332</v>
+        <v>281</v>
       </c>
       <c r="P80" s="4">
-        <v>58.51</v>
+        <v>0.27</v>
       </c>
       <c r="Q80" s="4">
-        <v>58.43</v>
+        <v>0</v>
       </c>
       <c r="R80" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S80" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="I81" s="13"/>
       <c r="J81" s="13"/>
       <c r="K81" s="4" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>67</v>
+        <v>280</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>73</v>
+        <v>280</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>100</v>
+        <v>281</v>
       </c>
       <c r="P81" s="4">
-        <v>25.84</v>
+        <v>0.24</v>
       </c>
       <c r="Q81" s="4">
-        <v>25.44</v>
+        <v>0</v>
       </c>
       <c r="R81" s="4">
-        <v>98.48</v>
+        <v>0</v>
       </c>
       <c r="S81" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>351</v>
-[...6 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="I82" s="13"/>
+      <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>354</v>
+        <v>285</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>355</v>
+        <v>285</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>356</v>
+        <v>281</v>
       </c>
       <c r="P82" s="4">
-        <v>12.5</v>
+        <v>0.22</v>
       </c>
       <c r="Q82" s="4">
-        <v>10.91</v>
+        <v>0</v>
       </c>
       <c r="R82" s="4">
-        <v>87.3</v>
+        <v>0</v>
       </c>
       <c r="S82" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>357</v>
-[...6 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="I83" s="13"/>
+      <c r="J83" s="13"/>
       <c r="K83" s="4" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>362</v>
+        <v>86</v>
       </c>
       <c r="P83" s="4">
-        <v>28.53</v>
+        <v>0.2</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>363</v>
-[...6 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13"/>
       <c r="K84" s="4" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>367</v>
+        <v>271</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>79</v>
+        <v>271</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>95</v>
+        <v>253</v>
       </c>
       <c r="P84" s="4">
-        <v>4.2</v>
+        <v>0.08</v>
       </c>
       <c r="Q84" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R84" s="4">
-        <v>99.51</v>
+        <v>0</v>
       </c>
       <c r="S84" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>368</v>
-[...6 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="I85" s="13"/>
+      <c r="J85" s="13"/>
       <c r="K85" s="4" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>371</v>
+        <v>280</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>372</v>
+        <v>281</v>
       </c>
       <c r="P85" s="4">
-        <v>16.4</v>
+        <v>0.09</v>
       </c>
       <c r="Q85" s="4">
-        <v>14.01</v>
+        <v>0</v>
       </c>
       <c r="R85" s="4">
-        <v>85.42</v>
+        <v>0</v>
       </c>
       <c r="S85" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>373</v>
-[...6 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="I86" s="13"/>
+      <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>376</v>
+        <v>280</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>377</v>
+        <v>280</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>378</v>
+        <v>281</v>
       </c>
       <c r="P86" s="4">
-        <v>71.29</v>
+        <v>0.23</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>379</v>
-[...6 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="I87" s="13"/>
+      <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>78</v>
+        <v>285</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>116</v>
+        <v>285</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>117</v>
+        <v>281</v>
       </c>
       <c r="P87" s="4">
-        <v>9.69</v>
+        <v>0.23</v>
       </c>
       <c r="Q87" s="4">
-        <v>8.45</v>
+        <v>0</v>
       </c>
       <c r="R87" s="4">
-        <v>87.2</v>
+        <v>0</v>
       </c>
       <c r="S87" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>382</v>
-[...6 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="I88" s="13"/>
+      <c r="J88" s="13"/>
       <c r="K88" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>137</v>
+        <v>387</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>138</v>
+        <v>387</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>85</v>
+        <v>281</v>
       </c>
       <c r="P88" s="4">
-        <v>81.71</v>
+        <v>0.22</v>
       </c>
       <c r="Q88" s="4">
-        <v>21.64</v>
+        <v>0</v>
       </c>
       <c r="R88" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S88" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>149</v>
+        <v>388</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="L89" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="M89" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="M89" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N89" s="4" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>153</v>
+        <v>86</v>
       </c>
       <c r="P89" s="4">
-        <v>313.98</v>
+        <v>22.9</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>389</v>
+        <v>240</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="L90" s="4"/>
+        <v>391</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>392</v>
+      </c>
       <c r="M90" s="4" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>158</v>
+        <v>244</v>
       </c>
       <c r="P90" s="4">
-        <v>10.7</v>
+        <v>313.98</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>272</v>
+        <v>306</v>
       </c>
       <c r="P91" s="4">
         <v>64.87</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
-      <c r="A92" s="3">
-[...47 lines deleted...]
-      </c>
+      <c r="A92" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B92" s="7"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="11"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="14"/>
+      <c r="I92" s="14"/>
+      <c r="J92" s="14"/>
+      <c r="K92" s="8"/>
+      <c r="L92" s="8"/>
+      <c r="M92" s="8"/>
+      <c r="N92" s="8"/>
+      <c r="O92" s="8">
+        <v>4570.26</v>
+      </c>
+      <c r="P92" s="8">
+        <v>2450.36</v>
+      </c>
+      <c r="Q92" s="8">
+        <v>53.62</v>
+      </c>
+      <c r="R92" s="8"/>
+      <c r="S92" s="8"/>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
-    <row r="93" spans="1:23">
-[...202 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A96:N96"/>
+    <mergeCell ref="A92:N92"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>