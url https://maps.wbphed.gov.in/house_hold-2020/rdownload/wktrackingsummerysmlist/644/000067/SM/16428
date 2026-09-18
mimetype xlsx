--- v1 (2026-06-02)
+++ v2 (2026-09-18)
@@ -89,99 +89,99 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Providing service by assigning resource person for a period of 3 month supervision of process of preparation for NABL recognition for chemical testing of potable water of sub-District level water quality testing laboratory including supply, installation o</t>
   </si>
   <si>
     <t>SM/16428</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Chemical and materials for Paschim Bardhaman Water Testing district Laboratory under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001129/2023-2024</t>
+  </si>
+  <si>
+    <t>3764/RCD-I</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. BANDANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Chemical and materials for Paschim Bardhaman Water Testing district Laboratoty under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001130/2023-2024</t>
+  </si>
+  <si>
+    <t>3763/RCD-I</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Chemicals, consumbles for the Laudoha sub District water Testing laboratory, Gopalpur Sub District water Testing Laboratory &amp; Paschim Bardhaman District water Tasting Laboratory under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001064/2023-2024</t>
   </si>
   <si>
     <t>Camp-02/Laboratory/AE-II/</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -730,176 +730,176 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.89</v>
+        <v>0.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.89</v>
+        <v>0.96</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>99.22</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="R4" s="4">
-        <v>99.22</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>0.9</v>
+        <v>2.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.9</v>
+        <v>2.89</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>