--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,194 @@
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Providing and Installation of Electro-Mechanical Equipments and allied works under Augmentation of Jamuria (Rural) Zone - I &amp; II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000436/2022-2023</t>
   </si>
   <si>
     <t>491/AMD</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Construction of Water sample collection cum Laboratory cum ISA &amp; DPMU activity center as well as training hall etc. in the premises of RCFA office building under Augmentation of Jamuria (Rural) (Zone-I) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>2008/RCD-I</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying 200 mm dia MS water pipe line with 600 mm dia MS casing pipe for Railway crossing in between KM 27/21-23 and between Barabani (BBI) and Jamuria (JMA) Station in Asansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>2335/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptence cum work order for Additional Supplying, Laying and Aligning HDPE pipe line, construction of street stand post and allied works under Ballavpur W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2023-2024</t>
+  </si>
+  <si>
+    <t>2585/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 200 mm dia rising main for the proposed of Shyamla for Augmentation of Jamuria (Rural) (Zone-I) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2023-2024</t>
+  </si>
+  <si>
+    <t>3285/RCD-1</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 150 cum &amp; allied work at Jamuria under Jamuria Rural-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>3656/RCD-1</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>MD SARFARAZ ALAM</t>
+  </si>
+  <si>
+    <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard lighting arrangement and other allied works at Jamuria Pump House under Augmentation of Jamuria Rural Zone-I Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3,Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>1199/AMD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of submersible pumping machineries and other allied Works at Low Lift RBTW for Augmentation of Jamuria (Rural) Zone - I &amp; II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2024-2025</t>
+  </si>
+  <si>
+    <t>2101/AMD</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional estimate for concrete conduit for water body crossing at 4 (Four) nos location including adopting trench less technology (e.g. Jack Pushing Method etc) at Three nos location including MS work, Supply of valve, hard rock cutting, valve chamber and allied works related to distribution network at Churulia, Rakhakura, Joynagar, Chinchurbil etc villages under Augmentation of Jamuria Rural (Zone-1) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000984/2023-2024</t>
+  </si>
+  <si>
+    <t>468/RCD-1</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -898,54 +1042,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>19.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>45.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -959,54 +1103,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>30.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.36</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100.03</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1020,54 +1164,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>151.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>43.68</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.83</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1081,54 +1225,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>132.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>76.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>58.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1347,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>3.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.43</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1264,101 +1408,589 @@
       <c r="I10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>145.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>94.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>65.1</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" s="4">
+        <v>241.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>67</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="4">
+        <v>36.29</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.32</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.63</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>85</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23.33</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="4">
+        <v>6.08</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P18" s="4">
+        <v>39.4</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>975.03</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>