--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,68 +188,50 @@
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for Distribution Network for Augmentation of Jamuri (Rural) (Zone-I) RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work within Jamuria Block under RCFA Division-I PHE Dte. (Part-A).</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>1613/RCD I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>M/S B.K. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal work order for Constriction of OHR (Capacity 350 cum, staging Height 20 mtrs) for Augmentation of Jamuria Rural (Zone-I) Piped Water Supply Scheme under RCFA Division-I PHE Dte. Block Barabani, Dist- Paschim Bardhaman. (2nd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation of DPR &amp; Route Survey for augumentation of Jamuria (Rural) (Zone-I) piped water supply scheme block-Jamuria, dist- Paschim Barddhaman under RCFA Division-I PHE Dte. (Sl No. 32)</t>
   </si>
   <si>
     <t>ORD/000251/2022-2023</t>
   </si>
   <si>
     <t>2247/RCD I</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Providing and Installation of Electro-Mechanical Equipments and allied works under Augmentation of Jamuria (Rural) Zone - I &amp; II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
@@ -390,50 +372,71 @@
     <t>2101/AMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional estimate for concrete conduit for water body crossing at 4 (Four) nos location including adopting trench less technology (e.g. Jack Pushing Method etc) at Three nos location including MS work, Supply of valve, hard rock cutting, valve chamber and allied works related to distribution network at Churulia, Rakhakura, Joynagar, Chinchurbil etc villages under Augmentation of Jamuria Rural (Zone-1) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000984/2023-2024</t>
   </si>
   <si>
     <t>468/RCD-1</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing of lighting luminaries inconnection with yard lighting arrangement of newly constructed Pump House premises under Augmentation of Jamuria Rural (Zone-I) Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000472/2024-2025</t>
+  </si>
+  <si>
+    <t>2179/AMD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>SASTIK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1042,54 +1045,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>19.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.3</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1103,54 +1106,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>30.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100.03</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1164,54 +1167,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>151.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.83</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1225,54 +1228,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>132.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>76.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>58.22</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1283,301 +1286,301 @@
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>108</v>
+        <v>3.43</v>
       </c>
       <c r="Q8" s="4">
+        <v>3.43</v>
+      </c>
+      <c r="R8" s="4">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>3.43</v>
+        <v>145.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>94.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.1</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>145.5</v>
+        <v>241.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>151.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>62.71</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>241.14</v>
+        <v>36.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>34.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.45</v>
       </c>
       <c r="S11" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>36.29</v>
+        <v>6.32</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.15</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1588,60 +1591,60 @@
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>6.32</v>
+        <v>12.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88.77</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1649,335 +1652,335 @@
       <c r="H14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>12.63</v>
+        <v>23.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.36</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>23.33</v>
+        <v>6.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>6.08</v>
+        <v>13.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>13.89</v>
+        <v>39.4</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>38.15</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>96.82</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P18" s="4">
-        <v>39.4</v>
+        <v>12.05</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>975.03</v>
+        <v>879.09</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>519.74</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>59.12</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>