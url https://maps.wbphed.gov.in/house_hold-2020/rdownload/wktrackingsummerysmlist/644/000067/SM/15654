--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,366 +77,399 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Augmentation of Jamuria (Rural) (Zone-I) PWSS Block- Jamuria District- Paschim Bardhaman under RCFA Division I PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15654</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of DPR &amp; Route Survey for augumentation of Jamuria (Rural) (Zone-I) piped water supply scheme block-Jamuria, dist- Paschim Barddhaman under RCFA Division-I PHE Dte. (Sl No. 32)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000251/2022-2023</t>
+  </si>
+  <si>
+    <t>2247/RCD I</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Formal work order for distribution network for augmentation of Jamuria (Rural)(Zone-I) pipe water Supply Scheme including FHTC allied work wthin Jamuria Block under RCFA Div-I PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000782/2022-2023</t>
+  </si>
+  <si>
+    <t>813/RCD I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>DIP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Augmentation of Jamuri (Rural) (Zone-I) RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work within Jamuria Block under RCFA Division-I PHE Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>1613/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>M/S B.K. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Jamuria (Rural) (Zone-I) PWSS Block- Jamuria District- Paschim Bardhaman under RCFA Division I PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Providing and Installation of Electro-Mechanical Equipments and allied works under Augmentation of Jamuria (Rural) Zone - I &amp; II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000436/2022-2023</t>
+  </si>
+  <si>
+    <t>491/AMD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Sinking of 03 (Three) Nos river bed tube wells including collecting main, Sluice Valve chamber &amp; other allied work at Darbardanga H/W at Ajoy River under Augmentation of Jamuria Rural (Zone I &amp; II) Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000843/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/RCD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying 200 mm dia MS water pipe line with 600 mm dia MS casing pipe for Railway crossing in between KM 27/21-23 and between Barabani (BBI) and Jamuria (JMA) Station in Asansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>2335/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Construction of Water sample collection cum Laboratory cum ISA &amp; DPMU activity center as well as training hall etc. in the premises of RCFA office building under Augmentation of Jamuria (Rural) (Zone-I) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>2008/RCD-I</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at 03 (Three) nos. location at Lalganj Domohani Road, Kelejhora Health Centre More to Puchra Road, Puchra to Natudihi Road under Augmentation of Jamuria (Rural) (Zone-I) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000240/2023-2024</t>
+  </si>
+  <si>
+    <t>2217/RCD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>VISUVIOUS</t>
+  </si>
+  <si>
+    <t>Acceptence cum work order for Additional Supplying, Laying and Aligning HDPE pipe line, construction of street stand post and allied works under Ballavpur W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2023-2024</t>
+  </si>
+  <si>
+    <t>2585/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 200 mm dia rising main for the proposed of Shyamla for Augmentation of Jamuria (Rural) (Zone-I) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2023-2024</t>
+  </si>
+  <si>
+    <t>3285/RCD-1</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 150 cum &amp; allied work at Jamuria under Jamuria Rural-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>3656/RCD-1</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>MD SARFARAZ ALAM</t>
   </si>
   <si>
     <t>Quotation money for New Connection at Darbardanga</t>
   </si>
   <si>
     <t>BILL/00080/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-17</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
-[...215 lines deleted...]
-    <t>MD SARFARAZ ALAM</t>
+    <t>Formal work order for Constriction of OHR (Capacity 350 cum, staging Height 20 mtrs) for Augmentation of Jamuria Rural (Zone-I) Piped Water Supply Scheme under RCFA Division-I PHE Dte. Block Barabani, Dist- Paschim Bardhaman. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000814/2023-2024</t>
+  </si>
+  <si>
+    <t>95/RCD-1</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional estimate for concrete conduit for water body crossing at 4 (Four) nos location including adopting trench less technology (e.g. Jack Pushing Method etc) at Three nos location including MS work, Supply of valve, hard rock cutting, valve chamber and allied works related to distribution network at Churulia, Rakhakura, Joynagar, Chinchurbil etc villages under Augmentation of Jamuria Rural (Zone-1) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000984/2023-2024</t>
+  </si>
+  <si>
+    <t>468/RCD-1</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard lighting arrangement and other allied works at Jamuria Pump House under Augmentation of Jamuria Rural Zone-I Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>Junior Engineer-3,Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>1199/AMD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>Supply &amp; Installation of submersible pumping machineries and other allied Works at Low Lift RBTW for Augmentation of Jamuria (Rural) Zone - I &amp; II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>2101/AMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Additional estimate for concrete conduit for water body crossing at 4 (Four) nos location including adopting trench less technology (e.g. Jack Pushing Method etc) at Three nos location including MS work, Supply of valve, hard rock cutting, valve chamber and allied works related to distribution network at Churulia, Rakhakura, Joynagar, Chinchurbil etc villages under Augmentation of Jamuria Rural (Zone-1) PWSS under RCFA Division-I PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing of lighting luminaries inconnection with yard lighting arrangement of newly constructed Pump House premises under Augmentation of Jamuria Rural (Zone-I) Water Supply Scheme.</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/000472/2024-2025</t>
   </si>
   <si>
     <t>2179/AMD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>SASTIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional works for making Suction Common Header and supply delivery of cubical kisok box under Augmentation of Jamuria (Rural) Zone - I and II Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2025-2026</t>
+  </si>
+  <si>
+    <t>949/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,1037 +996,1159 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.48</v>
+        <v>3.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.58</v>
+        <v>151.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.87</v>
+        <v>43.68</v>
       </c>
       <c r="R4" s="4">
-        <v>45.3</v>
+        <v>28.83</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>30.35</v>
+        <v>132.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.36</v>
+        <v>76.95</v>
       </c>
       <c r="R5" s="4">
-        <v>100.03</v>
+        <v>58.22</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>151.47</v>
+        <v>145.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>43.68</v>
+        <v>94.72</v>
       </c>
       <c r="R6" s="4">
-        <v>28.83</v>
+        <v>65.1</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>132.16</v>
+        <v>19.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>76.95</v>
+        <v>8.87</v>
       </c>
       <c r="R7" s="4">
-        <v>58.22</v>
+        <v>45.3</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.43</v>
+        <v>36.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.43</v>
+        <v>34.64</v>
       </c>
       <c r="R8" s="4">
+        <v>95.45</v>
+      </c>
+      <c r="S8" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>241.14</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>151.22</v>
+      </c>
+      <c r="R9" s="4">
+        <v>62.71</v>
+      </c>
+      <c r="S9" s="4">
         <v>67</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>241.14</v>
+        <v>30.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>151.22</v>
+        <v>30.36</v>
       </c>
       <c r="R10" s="4">
-        <v>62.71</v>
+        <v>100.03</v>
       </c>
       <c r="S10" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>36.29</v>
+        <v>6.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>34.64</v>
+        <v>6.15</v>
       </c>
       <c r="R11" s="4">
-        <v>95.45</v>
+        <v>97.34</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" s="4">
+        <v>12.63</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>11.21</v>
+      </c>
+      <c r="R12" s="4">
+        <v>88.77</v>
+      </c>
+      <c r="S12" s="4">
         <v>85</v>
-      </c>
-[...31 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>12.63</v>
+        <v>23.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.21</v>
+        <v>20.38</v>
       </c>
       <c r="R13" s="4">
-        <v>88.77</v>
+        <v>87.36</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>23.33</v>
+        <v>5.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.38</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>87.36</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.08</v>
+        <v>108</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="P16" s="4">
-        <v>13.89</v>
+        <v>39.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>38.15</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.82</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
-        <v>39.4</v>
+        <v>6.08</v>
       </c>
       <c r="Q17" s="4">
-        <v>38.15</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>96.82</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="P18" s="4">
-        <v>12.05</v>
+        <v>13.89</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="K19" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P19" s="4">
+        <v>12.05</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>988.18</v>
+      </c>
+      <c r="P21" s="8">
+        <v>519.74</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>52.6</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>