--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,117 +167,141 @@
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>T M CONCRETE CREATION PVT.LTD</t>
   </si>
   <si>
     <t>Formal work order for Source Augmentation of OCP based PWSS of Kajora (Ghanashampur OCP) including, Intake Arrangement, Construction of Steel Truss Bridge, Guardroom, CWR, Boundary Wall, Laying of Rising Main, Land Development etc. &amp; other allied works of OCP Kajora PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2023-2024</t>
   </si>
   <si>
     <t>2148/RCD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of Electro-Mechanical equipment and other allied works at Kajora Piped Water Supply Scheme under Asansol Mechanical Division, P.H.E Dte. Block-Andal, District-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000431/2022-2023</t>
+  </si>
+  <si>
+    <t>483/AMD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Route Survey &amp; Preparation of DPR for Augmentation of Kajora Piped Water Supply Scheme. Augmentation of Kajora Piped Water Supply Scheme including Providing FHTC Block : Andal District- Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3381/RCD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional Work For Concrete , MS Girder In connection With source Augmentation of OCP Based PWSS of Kajora (Ghanashampur OCP ) including intake arrangement construction of steel Truss Bridge , Guard room ,CWR, Boundary wall, Laying of raising main, Land development etc, and other allied works of OCP Kajora PWSS under RCFA Division 1 PHE Dte.</t>
   </si>
   <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>2118/RCD-I</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
-    <t>Additional works Corresponding to ''Supply, delivery &amp; installation of Electro-Mechanical equipment and other allied works at Kajora Piped Water Supply Scheme under Asansol Mechanical Division, P.H.E Dte. Block-Andal, District-Paschim Bardhaman''</t>
-[...53 lines deleted...]
-    <t>08/07/2025</t>
+    <t>Acceptance cum work order for Crossing 250 mm Dia MS pipe under the canal in connection with source Augmentation of OCP based PWSS of Kajora (Ghanashampur OCP) including intake arrangement construction of Steel Truss Bridge, Guard Room, CWR Boundary wall, Laying of rising main, land Development etc. and other allied works of OCP Kajora PWSS under RCFA Division-I PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>2760/RCD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard &amp; Bridge lighting arrangement and other allied works at Kajora Pump House under Kajora Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/AMD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -886,54 +910,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>35.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>35.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -947,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>57.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>45.88</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>79.55</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1008,345 +1032,406 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>120.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>119.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>16</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>82.14</v>
+        <v>393.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>17.15</v>
+        <v>2.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.72</v>
+        <v>82.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>393.09</v>
+        <v>14.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>286.06</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>72.77</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>23.43</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>737.45</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>