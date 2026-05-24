--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,86 @@
     <t>2760/RCD-I</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard &amp; Bridge lighting arrangement and other allied works at Kajora Pump House under Kajora Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000277/2024-2025</t>
   </si>
   <si>
     <t>1679/AMD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying 300 mm Dia rising main through 600 mm Dia Ms pipe by trenchless technique under railway /NH/SH FOR THE OCP base PWSS OF Kajora (Ghanashyampur OCP) of OCP Kajora PWSS under RCFA Division-I PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000181/2024-2025</t>
+  </si>
+  <si>
+    <t>2429/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for retaining wall construction and with allied work for Augmentation of OCP Based PWSS of Kajora (Ghanashampur OCP) including intake arrangement construction of steel Truss Bridge, Guard room, CWR, Boundary wall, Laying of raising main, Land development Etc, and other allied works of OCP Kajora PWSS under RCFA Division 1 PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2024-2025</t>
+  </si>
+  <si>
+    <t>2116/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of Boundary Wall at OCP Based Treatment Plant at Kajora under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2024-2025</t>
+  </si>
+  <si>
+    <t>1591/RCD-I</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,54 +946,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>35.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -971,54 +1007,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>57.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>45.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.55</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1032,54 +1068,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>120.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>119.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S6" s="4">
         <v>16</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1093,54 +1129,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>393.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>286.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1154,54 +1190,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>2.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1351,87 +1387,270 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>23.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P12" s="4">
+        <v>54.06</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P13" s="4">
+        <v>46.19</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="4">
+        <v>25.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>863.68</v>
+      </c>
+      <c r="P15" s="8">
+        <v>490.1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>56.75</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>