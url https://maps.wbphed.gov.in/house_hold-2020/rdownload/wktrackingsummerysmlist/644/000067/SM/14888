--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,65 @@
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work for retaining wall construction and with allied work for Augmentation of OCP Based PWSS of Kajora (Ghanashampur OCP) including intake arrangement construction of steel Truss Bridge, Guard room, CWR, Boundary wall, Laying of raising main, Land development Etc, and other allied works of OCP Kajora PWSS under RCFA Division 1 PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2024-2025</t>
   </si>
   <si>
     <t>2116/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Construction of Boundary Wall at OCP Based Treatment Plant at Kajora under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>1591/RCD-I</t>
   </si>
   <si>
     <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>Additional works Corresponding to ''Supply, delivery &amp; installation of Electro-Mechanical equipment and other allied works at Kajora Piped Water Supply Scheme under Asansol Mechanical Division, P.H.E Dte. Block-Andal, District-Paschim Bardhaman''</t>
+  </si>
+  <si>
+    <t>ORD/000072/2025-2026</t>
+  </si>
+  <si>
+    <t>1111/AMD</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1570,87 +1585,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>25.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>17.15</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>880.84</v>
+      </c>
+      <c r="P16" s="8">
+        <v>490.1</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>55.64</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>