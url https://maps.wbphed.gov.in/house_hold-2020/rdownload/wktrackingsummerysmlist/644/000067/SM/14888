--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,267 +77,267 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF OCP WATER BASED WATER SUPPLY SCHEME FOR KAJORA AND ITS ADJOINING AREAS TO ACCOMMODATE FHTC IN ONDAL BLOCK, DISTRICT - PASCHIM BARDHAMAN</t>
+  </si>
+  <si>
+    <t>SM/14888</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Formal work order for Source Augmentation of OCP based PWSS of Kajora (Ghanashampur OCP) including, Intake Arrangement, Construction of Steel Truss Bridge, Guardroom, CWR, Boundary Wall, Laying of Rising Main, Land Development etc. &amp; other allied works of OCP Kajora PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>2148/RCD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF OCP WATER BASED WATER SUPPLY SCHEME FOR KAJORA AND ITS ADJOINING AREAS TO ACCOMMODATE FHTC IN ONDAL BLOCK, DISTRICT - PASCHIM BARDHAMAN</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, delivery &amp; installation of Electro-Mechanical equipment and other allied works at Kajora Piped Water Supply Scheme under Asansol Mechanical Division, P.H.E Dte. Block-Andal, District-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000431/2022-2023</t>
+  </si>
+  <si>
+    <t>483/AMD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Route Survey &amp; Preparation of DPR for Augmentation of Kajora Piped Water Supply Scheme. Augmentation of Kajora Piped Water Supply Scheme including Providing FHTC Block : Andal District- Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3381/RCD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Quotation Money for New Connection at Kajora</t>
   </si>
   <si>
     <t>BILL/00079/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-16</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Construction of Pump House under at Kajora under Kajora OCP based PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001122/2023-2024</t>
   </si>
   <si>
     <t>928/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
   </si>
   <si>
+    <t>Acceptance cum Work Order for Construction of Boundary Wall at OCP Based Treatment Plant at Kajora under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2024-2025</t>
+  </si>
+  <si>
+    <t>1591/RCD-I</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard &amp; Bridge lighting arrangement and other allied works at Kajora Pump House under Kajora Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/AMD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 250 mm Dia MS pipe under the canal in connection with source Augmentation of OCP based PWSS of Kajora (Ghanashampur OCP) including intake arrangement construction of Steel Truss Bridge, Guard Room, CWR Boundary wall, Laying of rising main, land Development etc. and other allied works of OCP Kajora PWSS under RCFA Division-I PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>2760/RCD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Work For Concrete , MS Girder In connection With source Augmentation of OCP Based PWSS of Kajora (Ghanashampur OCP ) including intake arrangement construction of steel Truss Bridge , Guard room ,CWR, Boundary wall, Laying of raising main, Land development etc, and other allied works of OCP Kajora PWSS under RCFA Division 1 PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000098/2024-2025</t>
+  </si>
+  <si>
+    <t>2118/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying 300 mm Dia rising main through 600 mm Dia Ms pipe by trenchless technique under railway /NH/SH FOR THE OCP base PWSS OF Kajora (Ghanashyampur OCP) of OCP Kajora PWSS under RCFA Division-I PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000181/2024-2025</t>
+  </si>
+  <si>
+    <t>2429/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for retaining wall construction and with allied work for Augmentation of OCP Based PWSS of Kajora (Ghanashampur OCP) including intake arrangement construction of steel Truss Bridge, Guard room, CWR, Boundary wall, Laying of raising main, Land development Etc, and other allied works of OCP Kajora PWSS under RCFA Division 1 PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2024-2025</t>
+  </si>
+  <si>
+    <t>2116/RCD-I</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional work for Laying 300 mm dia Raising Main through 600 mm dia MS pipe by trenchless technique under railway / NH / SH for the OCP base PWSS of Kajora (Ghanashampur OCP) of OCP Kajora PWSS under RCFA Division -1 PHE Dte. .</t>
   </si>
   <si>
     <t>ORD/000101/2024-2025</t>
   </si>
   <si>
     <t>2121/RCD-I</t>
   </si>
   <si>
-    <t>27/08/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>T M CONCRETE CREATION PVT.LTD</t>
-  </si>
-[...145 lines deleted...]
-    <t>27/06/2024</t>
   </si>
   <si>
     <t>Additional works Corresponding to ''Supply, delivery &amp; installation of Electro-Mechanical equipment and other allied works at Kajora Piped Water Supply Scheme under Asansol Mechanical Division, P.H.E Dte. Block-Andal, District-Paschim Bardhaman''</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>1111/AMD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -879,798 +879,798 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.31</v>
+        <v>120.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>119.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>35.86</v>
+        <v>393.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>35.85</v>
+        <v>286.06</v>
       </c>
       <c r="R4" s="4">
-        <v>99.95</v>
+        <v>72.77</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>57.67</v>
+        <v>2.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>45.88</v>
+        <v>2.54</v>
       </c>
       <c r="R5" s="4">
-        <v>79.55</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>120.71</v>
+        <v>7.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>119.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>393.09</v>
+        <v>35.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>286.06</v>
+        <v>35.85</v>
       </c>
       <c r="R7" s="4">
-        <v>72.77</v>
+        <v>99.95</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>2.54</v>
+        <v>25.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>82.14</v>
+        <v>23.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>14.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>23.43</v>
+        <v>82.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>54.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
       <c r="P13" s="4">
         <v>46.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>25.99</v>
+        <v>57.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.88</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>79.55</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="P15" s="4">
         <v>17.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>