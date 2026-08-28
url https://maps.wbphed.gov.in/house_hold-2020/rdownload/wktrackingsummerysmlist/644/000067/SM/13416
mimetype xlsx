--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,372 +77,372 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Sub-surface Water Based Water Supply Scheme for Bagdiha and its adjoining areas to Accommodate FHTC in Jamuria Block, District - Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>SM/13416</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of DPR &amp; Route Survey for augumentation of Bagdiha piped water supply scheme block-Jamuria, dist- Paschim Barddhaman under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>2246/RCD I</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>Sub-surface Water Based Water Supply Scheme for Bagdiha and its adjoining areas to Accommodate FHTC in Jamuria Block, District - Paschim Bardhaman</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Electro-Mechanical Equipments and allied works under Augmentation of Bagdiha Water Supply Scheme, Block : Jamuria, Dist -Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>492/AMD</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>PREMNATH MITRA</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
+    <t>Acceptance cum work order Distribution Network for Bagdiha Piped Water Supply Scheme at Jamuria Block Including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000839/2022-2023</t>
+  </si>
+  <si>
+    <t>1069/RCD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>M/S S.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Rising Main for Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 07)</t>
+  </si>
+  <si>
+    <t>ORD/000840/2022-2023</t>
+  </si>
+  <si>
+    <t>1067/RCD I</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>D.S.C. CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Distribution Network for Bagdiha Piped Water Supply Scheme at Jamuria Block Including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000841/2022-2023</t>
+  </si>
+  <si>
+    <t>1071/RCD-I</t>
+  </si>
+  <si>
+    <t>TARA MA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Plastering, painting works of Boundary Wall, Pump House, Chlorine Room CWR and other allied works and other allied works under Bagdiha W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000950/2022-2023</t>
+  </si>
+  <si>
+    <t>1280/RCD-I</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution Network for Bagdiha Piped Water Supply Scheme at Jamuria Block Including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-E)( Sl No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000865/2022-2023</t>
+  </si>
+  <si>
+    <t>1072/RCD-I</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall Gate at OHR Site (Length-60 mtrs) at Bagdiha of Jamuria Block for Augmentation of Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte. in District Paschim Bardhaman (Sl No. 20)</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000913/2022-2023</t>
   </si>
   <si>
     <t>1164/ RCD I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
-    <t>M/S KALYANI ENTERPRISE</t>
+    <t>Formal work order for Distribution Network for Bagdiha Piped Water Supply Scheme at Jamuria Block including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>1616/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Construction of 350 cum capacity 20 mtr. staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Bagdiha for Augmentation of Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman. Ref Drawing No. PC-I/OHR/12/2012 (Sheet No. 1 &amp; 2)</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>2042/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>DHANANJOY DUTTA</t>
   </si>
   <si>
     <t>Acceptance cum work order Construction of Pump House at River side H/W for Augmentation Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>1867/RCD-1</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 03 (Three) nos. river bed tube wells including collecting main, sluice valve chamber, reinforcement &amp; other allied works at Bagdiha H/W site at Ajoy river under Augmentation of Bagdiha Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000205/2023-2024</t>
   </si>
   <si>
     <t>2240/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>Preparation of DPR &amp; Route Survey for augumentation of Bagdiha piped water supply scheme block-Jamuria, dist- Paschim Barddhaman under RCFA Division-I PHE Dte.</t>
-[...14 lines deleted...]
-    <t>APEX ENGINEERING</t>
+    <t>Acceptance cum work order for Laying &amp; Pushing by adopting trench less technology (e.g. Jack Pushing Method etc) and allied works at Bagdiha to Sidhapur Road and Bagdiha OHR to Bahadurpur under Jamuria Block under Augmentation of Bagdiha PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>2333/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Sinking of 3 (Three) nos 200 mm dia river bed tube wells including collecting main in the river Ajoy at Bagdiha under Augmentation of Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2023-2024</t>
+  </si>
+  <si>
+    <t>2484/RCD-I</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Bye pass connection including supplying, aligning, laying of HDPE pipe and other allied works at Bagdiha Head Works Site to Bagdiha Siddapur High School under Bagdiha W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000767/2022-2023</t>
+  </si>
+  <si>
+    <t>393/RCDI</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance Cum work order Laying of different dia distribution pipe line and concrete road cutting and mending works at Bagdi para, Dangal Para, Telipara etc adjacent area Dakshin Khanda area under RCFA Part-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2023-2024</t>
+  </si>
+  <si>
+    <t>2221/RCD-I</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>2029/RCD-I</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>New Connection Charge at Bagdiha Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00171/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-29</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum work order Sinking of 3 (Three) nos 200 mm dia river bed tube wells including collecting main in the river Ajoy at Bagdiha under Augmentation of Bagdiha Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...133 lines deleted...]
-  <si>
     <t>Continuation work order for Hiring of SUV (A.C) (Non Airconditioned) Bharat Stage-IV/BS-IV purchased on or after 01.01.2022 with Diesel/LPG/CNG Engine. for the Office Use of the Deputy Superintending Engineer, RCFA W/S Circle, Public Health Engineering Directorate, Govt. of West Bengal (w.e.f. 01.09.2024 to 28.02.2025) (Sl No. 02)</t>
   </si>
   <si>
     <t>Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000160/2024-2025</t>
   </si>
   <si>
     <t>2164_RCD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>SHYAMAL MAJI</t>
-  </si>
-[...25 lines deleted...]
-    <t>2221/RCD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -991,60 +991,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>126.31</v>
+        <v>3.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1052,1120 +1052,1120 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.31</v>
+        <v>126.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>19.55</v>
+        <v>61.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.56</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>24.44</v>
+        <v>12.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.43</v>
+        <v>54.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>27.8</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>127.95</v>
+        <v>5.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.15</v>
+        <v>68.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.38</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>24.12</v>
+        <v>5.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>61.35</v>
+        <v>115.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>81.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>70.82</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>12.64</v>
+        <v>108</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>59.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>55.3</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>54.95</v>
+        <v>19.55</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>5.04</v>
+        <v>24.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...14 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>68.85</v>
+        <v>46.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>36.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>77.32</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>115.57</v>
+        <v>24.12</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>108</v>
+        <v>30.27</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>17.57</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>58.06</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="P18" s="4">
-        <v>46.6</v>
+        <v>10.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.45</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>83.71</v>
       </c>
       <c r="S18" s="4">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.9</v>
+        <v>127.95</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>30.27</v>
+        <v>7.15</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>10.09</v>
+        <v>0.9</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>852.52</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>311.62</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>36.55</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>