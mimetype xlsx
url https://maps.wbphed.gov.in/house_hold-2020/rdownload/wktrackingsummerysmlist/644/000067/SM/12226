--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -865,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.02</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.9</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1044,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.89</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>84.4</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1105,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>9.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.31</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1166,54 +1166,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1227,54 +1227,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>213.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>182.47</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>85.65</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1288,54 +1288,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>67.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.06</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>31.13</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1410,88 +1410,88 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>2.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>427.76</v>
       </c>
       <c r="P13" s="8">
-        <v>227.4</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>53.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>