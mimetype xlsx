--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,161 +89,173 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation PWSS of RCFA Part-II (Zone-2A) Block - Andal, Dist - Paschim Bardhaman</t>
   </si>
   <si>
     <t>SM/12226</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order Concrete road cutting and mending work for laying distribution pipe line at Das Para (Sansad-XIX) at Ukhra area Block ¿ Andal and Pandabeswar under Augmentation of RCFA Part-II (Zone-2A) PWSS under RCFA Division-I PHE Dte. (Sl No. 17)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000903/2022-2023</t>
+  </si>
+  <si>
+    <t>1161/RCD-I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>JYOGOMAYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Distribution Network and allied work for Ukhra area of RCFA Part-II Piped Water Supply Scheme allied work under RCFA Division-I PHE Dte. (Zone-2A)(Sl. No. 13)</t>
+  </si>
+  <si>
+    <t>ORD/000845/2022-2023</t>
+  </si>
+  <si>
+    <t>1080/RCD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>GITASREE FABRICATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Concrete road cutting mending works for laying of distribution pipe line at Kankardanga Part (Sansad-VIII) at Ukhra area Block-Andal and Pandabeswar under Augmentation of RCFA Part-II (Zone-2A) PWSS under RCFA Division-I PHE Dte. (Sl No. 19)</t>
+  </si>
+  <si>
+    <t>ORD/000909/2022-2023</t>
+  </si>
+  <si>
+    <t>1163/RCD-I</t>
+  </si>
+  <si>
+    <t>MS KALYAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Laying &amp; Pushing by adopting trench less technology (e.g. Jack Pushing Method etc0 at Bagdiha to Sidhapur Road and Bagdiha OHR to Bahadurpur under Jamuria Block under Augmentation of Bagdiha PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000600/2023-2024</t>
   </si>
   <si>
     <t>3282/RCD-I</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>SIMA ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Laying &amp; pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Srirampur Workshop road near Railway Workshop under Ondal Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2023-2024</t>
+  </si>
+  <si>
+    <t>3437/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for construction of chlorine room of size (4.50 X 3.50 m) at (Zone-XIII) of Baraboni block for Improvement of RCFA Pt-I piped Water Supply under RCFA Div-I, PHE Dte. in the district of Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>677/RCDI</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>ZEROTH CONTROL SYSTEM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>2956/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order Distribution Network and allied work for Ukhra area of RCFA Part-II Piped Water Supply Scheme allied work under RCFA Division-I PHE Dte. (Zone-2A)(Sl. No. 13)</t>
-[...70 lines deleted...]
-  <si>
     <t>Formal work order for Additional work for allied work in connection with in connection supply, laying fitting, fixing of 15 mm NB PVC (Schedule 80) / 2020 mm OD HDPE (PE 80, PN 6) pipe with all necessary specials piece etc. all complete for Augmentation of Sub-Station Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
   <si>
     <t>ORD/000904/2023-2024</t>
   </si>
   <si>
     <t>158/RCD-I</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional works of Concrete dismantling, Concrete restoration, Bolder cutting and other allied works at distribution network of Augmentation PWSS of RCFA Part-II (Zone-2A) under RCFA Div-I,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000053/2024-2025</t>
@@ -254,66 +266,54 @@
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Left out part at Banbahal village distribution pipe line Zone-4A under Pandabeswar Block for smooth running of water supply near Shankarpur area of Augmentation PWSS of RCFA Part-II (Zone-2A) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 4</t>
   </si>
   <si>
     <t>ORD/000238/2025-2026</t>
   </si>
   <si>
     <t>1460/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>MS KALYAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -862,636 +862,636 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.34</v>
+        <v>2.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.78</v>
+        <v>97.2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>97.2</v>
+        <v>2.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.83</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.61</v>
+        <v>6.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>9.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.01</v>
+        <v>4.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.4</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>213.03</v>
+        <v>6.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>67.64</v>
+        <v>213.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>182.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85.65</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>18.07</v>
+        <v>67.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.06</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.13</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>2.77</v>
+        <v>18.07</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>427.76</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>227.4</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>53.16</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>