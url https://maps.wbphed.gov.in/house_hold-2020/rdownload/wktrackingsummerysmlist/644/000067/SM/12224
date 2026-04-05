--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,92 @@
     <t>Acceptance cum Work Order for Additional work Distribution Network for Augmentation of RCFA Part-II (Zone-1) Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/001123/2023-2024</t>
   </si>
   <si>
     <t>929/RCD-I</t>
   </si>
   <si>
     <t>Formal Work Order for Construction of Sub-station, CWR and Pump House including toilet at Ethora under Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000173/2023-2024</t>
   </si>
   <si>
     <t>2009/RCD-I</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>24/10/2023</t>
   </si>
   <si>
     <t>D.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) 02 (Two) Nos. Near Dakshin Khanda Dharmaraj Tala and Khandra BPHC under Ondal Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000656/2023-2024</t>
+  </si>
+  <si>
+    <t>3428/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional supplying laying 90 mm dia, HDPE pipe line at Tentul Tala and Damalia Village including repairing different dia pipe line in different places in Tirat Mouza within Amritnagar Distribution Zone under Augmentation Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001139/2023-2024</t>
+  </si>
+  <si>
+    <t>937/RCD-I</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Dedicated pipe line beyond Patal Lakhi Mandir including FHTC connections and allied works for Augmentation PWSS of RCFA Part-II (Zone-I) under RCFA Division - I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001131/2023-2024</t>
+  </si>
+  <si>
+    <t>916/RCD-I</t>
+  </si>
+  <si>
+    <t>RAJAT BARAN CHAND</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,54 +901,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +1019,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>245.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>156.7</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>63.87</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>6.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.73</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1200,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>43.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>42.65</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1261,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>17.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.94</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.38</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1280,54 +1322,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>25.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1383,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>38.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>38.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1444,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>32.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>24.47</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>76.39</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1463,101 +1505,284 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>122.25</v>
       </c>
       <c r="Q13" s="4">
-        <v>43.74</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>35.78</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P14" s="4">
+        <v>18.39</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.88</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>17.3</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>617.07</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>