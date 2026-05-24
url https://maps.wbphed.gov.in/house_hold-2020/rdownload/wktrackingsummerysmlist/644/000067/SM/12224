--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,80 @@
     <t>Acceptance cum Work Order for Additional supplying laying 90 mm dia, HDPE pipe line at Tentul Tala and Damalia Village including repairing different dia pipe line in different places in Tirat Mouza within Amritnagar Distribution Zone under Augmentation Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001139/2023-2024</t>
   </si>
   <si>
     <t>937/RCD-I</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>RUBY CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Dedicated pipe line beyond Patal Lakhi Mandir including FHTC connections and allied works for Augmentation PWSS of RCFA Part-II (Zone-I) under RCFA Division - I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001131/2023-2024</t>
   </si>
   <si>
     <t>916/RCD-I</t>
   </si>
   <si>
     <t>RAJAT BARAN CHAND</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying of rising main at Surjanagar Head Work Site to High lift site and interconnection of collecting main to CWR in the river of Damodar under Augmentation of RCFA Part-II (Zone-I) PWSS under RCFA Division-I. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2023-2024</t>
+  </si>
+  <si>
+    <t>1014/RCD-I</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for laying pipeline and allied works from Kelejora Health Centre Crossing towards Barabani Village (ICML Road) withthin Zone XIII of Augmentation RCFA Part-II (Zone-I) PWSS under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001171/2023-2024</t>
+  </si>
+  <si>
+    <t>1011/RCD-I</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>PINKI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +931,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1019,54 +1049,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>245.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>156.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.87</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1169,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>6.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1230,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>43.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>42.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1291,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>17.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1352,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>25.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1413,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>38.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>38.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1474,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>32.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.39</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1535,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>122.25</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>43.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1566,54 +1596,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P14" s="4">
         <v>18.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.99</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1627,54 +1657,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>6.88</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1688,101 +1718,223 @@
       <c r="I16" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>17.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>17.12</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>40.81</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>10.39</v>
+      </c>
+      <c r="R17" s="4">
+        <v>25.45</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P18" s="4">
+        <v>31.63</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>689.51</v>
+      </c>
+      <c r="P19" s="8">
+        <v>411.55</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>59.69</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>