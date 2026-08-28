--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,297 +89,297 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation PWSS of RCFA Part-II (Zone-I) Block-Andal, Dist-Paschim Bardhaman</t>
   </si>
   <si>
     <t>SM/12224</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Distribution Network including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-I) Pipe Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>1609/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Construction of Sub-station, CWR and Pump House including toilet at Ethora under Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>2009/RCD-I</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>24/10/2023</t>
+  </si>
+  <si>
+    <t>D.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) 02 (Two) Nos. Near Dakshin Khanda Dharmaraj Tala and Khandra BPHC under Ondal Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000656/2023-2024</t>
+  </si>
+  <si>
+    <t>3428/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Guard Wall arrangement to project 450 mm dia the Rising Main at Jagrdih, Gopal area ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2023-2024</t>
+  </si>
+  <si>
+    <t>3283/RCD-I</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Urgent Basis rapairing of 50 sqmm x 4 core Al Armoured Damaged cable line street Light Providing of FHTC Pipe line near Andal More to Culvert (Bridge) under Dignala OHR dite under Andal W/s scheme under RCFA Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000560/2023-2024</t>
   </si>
   <si>
     <t>SpotNit_Camp_02/AndalMore</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>T R ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>2935/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Distribution Network including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-I) Pipe Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional work for concrete cutting and concreting and distribution network for RCFA Part-II PWSS including FHTC and allied work under RCFA Division-I PHE Dte. Zone-12B (Segement 2)</t>
   </si>
   <si>
     <t>ORD/001170/2023-2024</t>
   </si>
   <si>
     <t>1009/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of Guard Wall arrangement to project 450 mm dia the Rising Main at Jagrdih, Gopal area ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SIMA ENTERPRISE</t>
+    <t>Acceptance cum Work Order for Additional work for laying pipeline and allied works from Kelejora Health Centre Crossing towards Barabani Village (ICML Road) withthin Zone XIII of Augmentation RCFA Part-II (Zone-I) PWSS under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001171/2023-2024</t>
+  </si>
+  <si>
+    <t>1011/RCD-I</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>PINKI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional supplying laying 90 mm dia, HDPE pipe line at Tentul Tala and Damalia Village including repairing different dia pipe line in different places in Tirat Mouza within Amritnagar Distribution Zone under Augmentation Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001139/2023-2024</t>
+  </si>
+  <si>
+    <t>937/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for Laying of Rising main including allied works of for extension of Bonjemary Colliery and ECL Railway siding under Improvement of RCFA Part-II Zone-8 under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001109/2023-2024</t>
+  </si>
+  <si>
+    <t>914/RCD-I</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work Distribution Network for Augmentation of RCFA Part-II (Zone-1) Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001123/2023-2024</t>
+  </si>
+  <si>
+    <t>929/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying of rising main at Surjanagar Head Work Site to High lift site and interconnection of collecting main to CWR in the river of Damodar under Augmentation of RCFA Part-II (Zone-I) PWSS under RCFA Division-I. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2023-2024</t>
+  </si>
+  <si>
+    <t>1014/RCD-I</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Dedicated pipe line beyond Patal Lakhi Mandir including FHTC connections and allied works for Augmentation PWSS of RCFA Part-II (Zone-I) under RCFA Division - I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001131/2023-2024</t>
+  </si>
+  <si>
+    <t>916/RCD-I</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>RAJAT BARAN CHAND</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional work for Shifting of 450 mm dia Rising main for ECL Railway siding near Dalmia OCP for extension of Bonjemari Colliery under Improvement of RCFA Part-II Zone-8 under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001108/2023-2024</t>
   </si>
   <si>
     <t>913/RCD-I</t>
   </si>
   <si>
-    <t>15/03/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional work for concrete cutting, restoration of road and allied works Dakshin Khanda area under RCFA Part-II W/S Scheme PHE Dte. [Zone-1A]</t>
   </si>
   <si>
     <t>ORD/001111/2023-2024</t>
   </si>
   <si>
     <t>917/RCD-I</t>
   </si>
   <si>
-    <t>14/04/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional work for Construction of pillar, MS pipe, specials, GI Pipe and allied works within Zone-I near Dendua under Augmentation PWSS of RCFA Part-II (Zone-I) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer 1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001118/2023-2024</t>
   </si>
   <si>
     <t>924/RCD-I</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
-  </si>
-[...106 lines deleted...]
-    <t>PINKI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -928,966 +928,966 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.17</v>
+        <v>245.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.16</v>
+        <v>156.7</v>
       </c>
       <c r="R3" s="4">
-        <v>99.84</v>
+        <v>63.87</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.78</v>
+        <v>122.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>43.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>245.36</v>
+        <v>18.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>156.7</v>
+        <v>17.65</v>
       </c>
       <c r="R5" s="4">
-        <v>63.87</v>
+        <v>95.99</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>31.75</v>
+        <v>6.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>6.12</v>
+        <v>6.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.11</v>
+        <v>6.16</v>
       </c>
       <c r="R7" s="4">
-        <v>99.73</v>
+        <v>99.84</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>43.51</v>
+        <v>6.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>42.65</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>17.04</v>
+        <v>31.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.94</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.38</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>25.03</v>
+        <v>31.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>38.46</v>
+        <v>6.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>38.42</v>
+        <v>6.85</v>
       </c>
       <c r="R11" s="4">
-        <v>99.91</v>
+        <v>99.54</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>32.03</v>
+        <v>38.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>24.47</v>
+        <v>38.42</v>
       </c>
       <c r="R12" s="4">
-        <v>76.39</v>
+        <v>99.91</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>122.25</v>
+        <v>32.03</v>
       </c>
       <c r="Q13" s="4">
-        <v>43.74</v>
+        <v>24.47</v>
       </c>
       <c r="R13" s="4">
-        <v>35.78</v>
+        <v>76.39</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>18.39</v>
+        <v>40.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>17.65</v>
+        <v>10.39</v>
       </c>
       <c r="R14" s="4">
-        <v>95.99</v>
+        <v>25.45</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>6.88</v>
+        <v>17.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.85</v>
+        <v>17.12</v>
       </c>
       <c r="R15" s="4">
-        <v>99.54</v>
+        <v>99.01</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
-        <v>17.3</v>
+        <v>43.51</v>
       </c>
       <c r="Q16" s="4">
-        <v>17.12</v>
+        <v>42.65</v>
       </c>
       <c r="R16" s="4">
-        <v>99.01</v>
+        <v>98.02</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>40.81</v>
+        <v>17.04</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.39</v>
+        <v>16.94</v>
       </c>
       <c r="R17" s="4">
-        <v>25.45</v>
+        <v>99.38</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>31.63</v>
+        <v>25.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>