--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,68 @@
     <t>25/04/2023</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>M/S UNIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal Work order for construction of 900 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-2) for Augmentation of RCFA Part-II Piped Water Supply Scheme including Soil Investigation and chlorine Room (4.50 x 3.50) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>1846/RCD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying, aligning &amp; Laying of different dia HDPE pipe line and allied works for dedicated line to Chotkara village and Satta under Chotkara Kanskuli W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000579/2023-2024</t>
+  </si>
+  <si>
+    <t>2989-RCD-I</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>SHREE DURGA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1877,87 +1895,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P18" s="4">
         <v>199.25</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P19" s="4">
+        <v>5.85</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>901.89</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>