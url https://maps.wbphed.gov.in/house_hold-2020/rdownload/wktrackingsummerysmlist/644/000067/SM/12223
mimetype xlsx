--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,171 +266,183 @@
   <si>
     <t>03/24-25</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>Formal work order for Construction of 900 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I, PHE Dte. in the District of Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000157/2023-2024</t>
   </si>
   <si>
     <t>1902/RCD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>M/S SANTANU PALIT &amp; CO.</t>
   </si>
   <si>
+    <t>Formal Work Order for Additional supplying laying 280 mm &amp; 225 mm dia HDPE pipe line for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2023-2024</t>
+  </si>
+  <si>
+    <t>2384/RCD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution of pipe line from Alinagar OHR to Khattardihi Village via Minsa Das Para including Laying &amp; Pushing by adopting trench less technology (e.g, Jack Pushing Method etc) &amp; other allied work under Shyamla GP under Augmentation PWSS of RCFA Part-II (Zone-2) Block - Andal, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000515/2024-2025</t>
+  </si>
+  <si>
+    <t>115/RCD-I</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of different dia HDPE Pipe Line including concrete cutting, mending etc allied works towards Pathakpara (Sansad-XV) Block Andal &amp; Pandabeswar of Ukhra under Additional works under Ukhra &amp; its adjoining mouzas water supply scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000693/2022-2023</t>
+  </si>
+  <si>
+    <t>382/RCD I</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>B.T.M CONCERN</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network &amp; allied work at Ondal Block of RCFA Part-II (Zone-II) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1618/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum work order Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at 01 (One) location on Salanpur ¿ Khuidica road and supplying and laying MS pipe near culvert and gas line including ancillary work within command area of Zone-I (Dendua OHR Site) Part-C under Improvement of RCFA Part-I PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000220/2023-2024</t>
   </si>
   <si>
     <t>2225/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>DAS &amp; CHAKRABORTY</t>
   </si>
   <si>
-    <t>Formal Work Order for Additional supplying laying 280 mm &amp; 225 mm dia HDPE pipe line for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
-[...67 lines deleted...]
-  <si>
     <t>Formal Work order for construction of 900 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-2) for Augmentation of RCFA Part-II Piped Water Supply Scheme including Soil Investigation and chlorine Room (4.50 x 3.50) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>1846/RCD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supplying, aligning &amp; Laying of different dia HDPE pipe line and allied works for dedicated line to Chotkara village and Satta under Chotkara Kanskuli W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000579/2023-2024</t>
   </si>
   <si>
     <t>2989-RCD-I</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>SHREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works for Laying &amp; pushing of 600mm dia RCC hume pipe (NP3) by adopting trench less technology (e.g Jack pushing method) , MS water carrier pipe and other allied works at different location (Node point:- 226-232, 289-292, 441-442, 69-76, 63-64, 256-272 ) of distribution network for Augmentation PWSS of RCFA Part-II (Zone-2) under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>2114/RCD-I</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1039,54 +1051,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>39.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.83</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1112,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1161,54 +1173,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>5.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1234,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>4.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.74</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1295,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>2.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.53</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1344,54 +1356,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>13.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1531,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>182.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>54.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1577,60 +1589,60 @@
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>15.47</v>
+        <v>124.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>97.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>78.07</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1638,175 +1650,175 @@
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>124.64</v>
+        <v>47.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.81</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>20.57</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>47.67</v>
+        <v>20.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>20.34</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>20.71</v>
+        <v>231.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>209.84</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>90.67</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1817,57 +1829,57 @@
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>231.44</v>
+        <v>15.47</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>77.92</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1881,54 +1893,54 @@
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P18" s="4">
         <v>199.25</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>199.25</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1942,101 +1954,162 @@
       <c r="I19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P19" s="4">
         <v>5.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="B20" s="7"/>
-[...15 lines deleted...]
-      <c r="P20" s="8">
+      <c r="I20" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P20" s="4">
+        <v>35.82</v>
+      </c>
+      <c r="Q20" s="4">
         <v>0</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="R20" s="4">
         <v>0</v>
       </c>
-      <c r="R20" s="8"/>
-      <c r="S20" s="8"/>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>937.72</v>
+      </c>
+      <c r="P21" s="8">
+        <v>667.77</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>71.21</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>