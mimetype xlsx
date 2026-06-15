--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -399,50 +399,71 @@
     <t>ORD/000579/2023-2024</t>
   </si>
   <si>
     <t>2989-RCD-I</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>SHREE DURGA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional works for Laying &amp; pushing of 600mm dia RCC hume pipe (NP3) by adopting trench less technology (e.g Jack pushing method) , MS water carrier pipe and other allied works at different location (Node point:- 226-232, 289-292, 441-442, 69-76, 63-64, 256-272 ) of distribution network for Augmentation PWSS of RCFA Part-II (Zone-2) under RCFA Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000089/2024-2025</t>
   </si>
   <si>
     <t>2114/RCD-I</t>
   </si>
   <si>
     <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Laying 100 mm dia MS water pipe with 600 mm dia MS casing pipe line for Railway Crossing in Parasia sliding at KM CB-2/15 to CB-2/16 in Asansol Division of Eastern Railway under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>1374/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2029,87 +2050,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P20" s="4">
         <v>35.82</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" s="4">
+        <v>24.14</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>961.86</v>
+      </c>
+      <c r="P22" s="8">
+        <v>667.77</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>69.43</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>