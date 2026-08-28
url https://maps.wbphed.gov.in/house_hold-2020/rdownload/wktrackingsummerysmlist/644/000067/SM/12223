--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,360 +89,360 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation PWSS of RCFA Part-II (Zone-2) Block - Andal, Dist - Paschim Bardhaman</t>
   </si>
   <si>
     <t>SM/12223</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 900 cum capacity RCC Over Head Reservoir at (Zone-2) of Ondal Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>3358/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 900 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I, PHE Dte. in the District of Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2023-2024</t>
+  </si>
+  <si>
+    <t>1902/RCD-I</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SANTANU PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional supplying laying 280 mm &amp; 225 mm dia HDPE pipe line for Improvement of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2023-2024</t>
+  </si>
+  <si>
+    <t>2384/RCD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of different dia HDPE Pipe Line including concrete cutting, mending etc allied works towards Pathakpara (Sansad-XV) Block Andal &amp; Pandabeswar of Ukhra under Additional works under Ukhra &amp; its adjoining mouzas water supply scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000693/2022-2023</t>
+  </si>
+  <si>
+    <t>382/RCD I</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>B.T.M CONCERN</t>
+  </si>
+  <si>
+    <t>Formal Work order for construction of 900 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-2) for Augmentation of RCFA Part-II Piped Water Supply Scheme including Soil Investigation and chlorine Room (4.50 x 3.50) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>1846/RCD-I</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network &amp; allied work at Ondal Block of RCFA Part-II (Zone-II) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1618/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at 01 (One) location on Salanpur ¿ Khuidica road and supplying and laying MS pipe near culvert and gas line including ancillary work within command area of Zone-I (Dendua OHR Site) Part-C under Improvement of RCFA Part-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>2225/RCD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>DAS &amp; CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing FHTC through Retrofitting at Pathakpara Block Anda &amp; Pandabeswar of Ukhra under Augmentation of RCFA Part-II (Zone-2) PWSS under RCFA Division-I PHE Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000680/2022-2023</t>
+  </si>
+  <si>
+    <t>367/RCDI</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>JAI MAHARAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of different dia HDPE pipe line towards Teli Para (Sansad -XIV) under Ukhra area Block- Andal &amp; Pandabswar of Augmentation of RCFA Part-II (Zone-2) Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 11</t>
+  </si>
+  <si>
+    <t>ORD/000559/2023-2024</t>
+  </si>
+  <si>
+    <t>3188/RCD-I</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>NILIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of damaged collecting main in river Damodar rising main to D.P Colony OHR and allied works of DP colony W/S scheme under RCFA Division -I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2023-2024</t>
+  </si>
+  <si>
+    <t>3370/RCD-1</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>DURGA DAS MONDAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying, aligning &amp; Laying of different dia HDPE pipe line and allied works for dedicated line to Chotkara village and Satta under Chotkara Kanskuli W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000579/2023-2024</t>
+  </si>
+  <si>
+    <t>2989-RCD-I</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>SHREE DURGA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>2958/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work for laying MS pipe and allied works including Adopting trench less technology (e.g. Jack Pushing Method etc) for crossing of important roads (2 nos location at zone-4A) of Augmentation PWSS of RCFA Part-II (Zone-2) under RCFA Division-I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000110/2024-2025</t>
   </si>
   <si>
     <t>2132/RCD-I</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sub Soil Investigation for 900 cum capacity RCC Over Head Reservoir at (Zone-2) of Ondal Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
-[...71 lines deleted...]
-    <t>NILIMA CONSTRUCTION</t>
+    <t>Acceptance cum work order for Additional works for Laying &amp; pushing of 600mm dia RCC hume pipe (NP3) by adopting trench less technology (e.g Jack pushing method) , MS water carrier pipe and other allied works at different location (Node point:- 226-232, 289-292, 441-442, 69-76, 63-64, 256-272 ) of distribution network for Augmentation PWSS of RCFA Part-II (Zone-2) under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>2114/RCD-I</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional for supplying &amp; laying M.S pipe, Supplying specials for Interconnection work for Improvement of RCFA Part-I for Augmentation of RCFA Part-II (Zone-2) PWSS within command area of Zone-VIII under RCFA Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>2110/RCD-I</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of Way leave Plan &amp; Survey charges for track crossing proposal with Application ID ER-ASN2024-WL-18 dt 15.04.2024</t>
   </si>
   <si>
     <t>BILL/00012/2024-2025</t>
   </si>
   <si>
     <t>11/24-25</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY</t>
   </si>
   <si>
     <t>PAYMENT OF WALEAVE PLAN &amp; SURVEY CHARGES ER-ASN-2024-WL-10</t>
   </si>
   <si>
     <t>BILL/00002/2024-2025</t>
   </si>
   <si>
     <t>03/24-25</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
-    <t>Formal work order for Construction of 900 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I, PHE Dte. in the District of Paschim Bardhaman.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Distribution of pipe line from Alinagar OHR to Khattardihi Village via Minsa Das Para including Laying &amp; Pushing by adopting trench less technology (e.g, Jack Pushing Method etc) &amp; other allied work under Shyamla GP under Augmentation PWSS of RCFA Part-II (Zone-2) Block - Andal, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000515/2024-2025</t>
   </si>
   <si>
     <t>115/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
-  </si>
-[...97 lines deleted...]
-    <t>26/10/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order Laying 100 mm dia MS water pipe with 600 mm dia MS casing pipe line for Railway Crossing in Parasia sliding at KM CB-2/15 to CB-2/16 in Asansol Division of Eastern Railway under JJM under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 8</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>1374/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>SWATI CORPORATION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -990,1137 +990,1137 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>0.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>182.7</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>54.81</v>
+      </c>
+      <c r="R4" s="4">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>124.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.48</v>
+        <v>97.3</v>
       </c>
       <c r="R5" s="4">
-        <v>98.32</v>
+        <v>78.07</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>5.62</v>
+        <v>20.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.2</v>
+        <v>20.34</v>
       </c>
       <c r="R6" s="4">
-        <v>92.55</v>
+        <v>98.19</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.98</v>
+        <v>199.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.42</v>
+        <v>199.25</v>
       </c>
       <c r="R7" s="4">
-        <v>88.74</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.49</v>
+        <v>231.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.3</v>
+        <v>209.84</v>
       </c>
       <c r="R8" s="4">
-        <v>92.53</v>
+        <v>90.67</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>13.73</v>
+        <v>15.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.21</v>
+        <v>12.05</v>
       </c>
       <c r="R9" s="4">
-        <v>96.2</v>
+        <v>77.92</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.25</v>
+        <v>5.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.08</v>
+        <v>2.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.53</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>182.7</v>
+        <v>4.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>54.81</v>
+        <v>4.42</v>
       </c>
       <c r="R12" s="4">
-        <v>30</v>
+        <v>88.74</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>124.64</v>
+        <v>5.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>97.3</v>
+        <v>5.83</v>
       </c>
       <c r="R13" s="4">
-        <v>78.07</v>
+        <v>99.68</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>47.67</v>
+        <v>6.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.81</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>20.57</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>20.71</v>
+        <v>39.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>20.34</v>
+        <v>32.91</v>
       </c>
       <c r="R15" s="4">
-        <v>98.19</v>
+        <v>82.83</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="P16" s="4">
-        <v>231.44</v>
+        <v>35.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>209.84</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>90.67</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>15.47</v>
+        <v>13.73</v>
       </c>
       <c r="Q17" s="4">
-        <v>12.05</v>
+        <v>13.21</v>
       </c>
       <c r="R17" s="4">
-        <v>77.92</v>
+        <v>96.2</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>199.25</v>
+        <v>0.25</v>
       </c>
       <c r="Q18" s="4">
-        <v>199.25</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>5.85</v>
+        <v>0.08</v>
       </c>
       <c r="Q19" s="4">
-        <v>5.83</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>35.82</v>
+        <v>47.67</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.81</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>20.57</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>130</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P21" s="4">
         <v>24.14</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>