--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,119 @@
     <t>24/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>N.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for Augmentation of construction of 500 cum capacity 20 mtr. staging height RCC Over Head Reservoir (piped connection and cost of pipes, specials at Raniganj Block (Zone-17) for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman. Ref Drawing No. PC-I/OHR/2012 (Sheet No. 1 &amp; 2)</t>
   </si>
   <si>
     <t>ORD/000095/2023-2024</t>
   </si>
   <si>
     <t>1829/RDC-i</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; pushing of 600 mm dia RCC Hume pipe (NP3) by adopting trench less technology (e.g. Jack pushing method), MS water carrier pipe and other allied works at distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>2863/RCD-I</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works of concrete dismantling &amp; re-concreting with other allied works at distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000472/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 110 mm dia and 90 mm dia HDPE pipe line including chokage cleaning and other allied works of Ukhra Water Supply Scheme under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>3433/RCD-1</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>JAI MAHARAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional work for supply and delivery of CI/DI specials including hard rock cutting, restoration of drain and supply of MS pipe (500 mm dia) and allied works within Zone-I Part-B under Improvement of RCFA Part-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000960/2023-2024</t>
+  </si>
+  <si>
+    <t>464/RCD-1</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>03/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works for construction of boundary wall with gate at OHR site (length 150 mtr) and land development with approach road including internal drain at Head Work Site for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 10,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/001136/2023-2024</t>
+  </si>
+  <si>
+    <t>934/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1794,87 +1863,390 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>131.06</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="4">
+        <v>38.14</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>90</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P19" s="4">
+        <v>76.37</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P20" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P21" s="4">
+        <v>18.11</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P22" s="4">
+        <v>20.16</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>900.37</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>