--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,68 +251,50 @@
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration work for laying D.I pipeline along the Hard Shoulder from Ch. 3.67 Km to Ch. 8.50 kmp at left side and from ch. 3.00 to Ch. 4.50 kmp (ICDS more to Maira colliary ) at right side of Andal - Ukhra Road under Asansol Division, PWD in the district of Paschim Bardhaman</t>
   </si>
   <si>
     <t>BILL/00217/2024-2025</t>
   </si>
   <si>
     <t>112/24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction work of Damaged RCC Elevated Reservoir including dismantling and reconstruction of Top dome of capacity 1135 cum of Sankarpur OHR under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Formal work order for distribution network for RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Div-I, PHE Dte.(Zone-17)</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000815/2022-2023</t>
   </si>
   <si>
     <t>997/RCDI</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order Construction of Pump House at Damalia H/W site for Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000571/2022-2023</t>
   </si>
   <si>
     <t>3280/RCDI</t>
@@ -408,50 +390,62 @@
     <t>464/RCD-1</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional works for construction of boundary wall with gate at OHR site (length 150 mtr) and land development with approach road including internal drain at Head Work Site for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 10,Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/001136/2023-2024</t>
   </si>
   <si>
     <t>934/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works of extra cutting laterate / sandstone of distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Div-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000940/2023-2024</t>
+  </si>
+  <si>
+    <t>488/RCD-I</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1003,54 +997,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>24.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1115,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1176,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>19.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.44</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1237,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1298,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>88.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>88.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1359,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>5.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1420,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>3.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1481,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>25.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>25.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1584,139 +1578,139 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>33.55</v>
+        <v>342.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>139.59</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>40.72</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>342.78</v>
+        <v>30.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>30.03</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1724,60 +1718,60 @@
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>30.19</v>
+        <v>4.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1785,455 +1779,453 @@
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>4.61</v>
+        <v>131.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>131.06</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>131.06</v>
+        <v>38.14</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>32.73</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>85.81</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>38.14</v>
+        <v>76.37</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>40.54</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>53.09</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>76.37</v>
+        <v>6.6</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="P20" s="4">
-        <v>6.6</v>
+        <v>18.11</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>17.86</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>121</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="P21" s="4">
-        <v>18.11</v>
+        <v>20.16</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>17.76</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>88.1</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="13" t="s">
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="P22" s="4">
-        <v>20.16</v>
+        <v>9.16</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>96.26</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
-        <v>900.37</v>
+        <v>875.98</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>594.98</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>67.92</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>