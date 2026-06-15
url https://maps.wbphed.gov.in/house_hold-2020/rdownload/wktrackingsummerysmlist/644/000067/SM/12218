--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -402,50 +402,71 @@
     <t>Junior Engineer,Junior Engineer 10,Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/001136/2023-2024</t>
   </si>
   <si>
     <t>934/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional works of extra cutting laterate / sandstone of distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Div-I PHE Dte. (Zone-17)</t>
   </si>
   <si>
     <t>ORD/000940/2023-2024</t>
   </si>
   <si>
     <t>488/RCD-I</t>
   </si>
   <si>
     <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction work of Damaged RCC Elevated Reservoir including dismantling and reconstruction of Top dome of capacity 1135 cum of Sankarpur OHR under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000764/2022-2023</t>
+  </si>
+  <si>
+    <t>391/RCDI</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2158,87 +2179,148 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P22" s="4">
         <v>9.16</v>
       </c>
       <c r="Q22" s="4">
         <v>8.81</v>
       </c>
       <c r="R22" s="4">
         <v>96.26</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P23" s="4">
+        <v>33.55</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>26.45</v>
+      </c>
+      <c r="R23" s="4">
+        <v>78.83</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>909.53</v>
+      </c>
+      <c r="P24" s="8">
+        <v>621.43</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>68.32</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>