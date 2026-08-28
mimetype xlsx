--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,384 +89,384 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-17) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12218</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 500 cum capacity RCC Over Head Reservoir at (Zone-17) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000558/2022-2023</t>
+  </si>
+  <si>
+    <t>3352/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Construction of Pump House at Damalia H/W site for Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2022-2023</t>
+  </si>
+  <si>
+    <t>3280/RCDI</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>B.T.M CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction work of Damaged RCC Elevated Reservoir including dismantling and reconstruction of Top dome of capacity 1135 cum of Sankarpur OHR under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000764/2022-2023</t>
+  </si>
+  <si>
+    <t>391/RCDI</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Formal work order for distribution network for RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Div-I, PHE Dte.(Zone-17)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>997/RCDI</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of construction of 500 cum capacity 20 mtr. staging height RCC Over Head Reservoir (piped connection and cost of pipes, specials at Raniganj Block (Zone-17) for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman. Ref Drawing No. PC-I/OHR/2012 (Sheet No. 1 &amp; 2)</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>1829/RDC-i</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Chlorine Room of size (4.50 x 3.50 M) at (Zone-17) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No. 30)</t>
+  </si>
+  <si>
+    <t>ORD/000910/2022-2023</t>
+  </si>
+  <si>
+    <t>1174/RCD I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>N.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 600 mm dia MS Pipes under the Railway track by jack pushing technology at different spots and pushing different dia MS Pipes through 600 mm dia MS pipes in connection with the work of estimates for the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone-17) under RCFA Division-I PHE Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000515/2023-2024</t>
+  </si>
+  <si>
+    <t>2866/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works of concrete dismantling &amp; re-concreting with other allied works at distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000472/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RCD-1</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional works of extra cutting Laterate/sand stone of distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000465/2023-2024</t>
   </si>
   <si>
     <t>2871/RCD-1</t>
   </si>
   <si>
-    <t>06/10/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>04/01/2024</t>
   </si>
   <si>
-    <t>TARA CONSTRUCTION</t>
+    <t>Acceptance cum work order for Laying &amp; pushing of 600 mm dia RCC Hume pipe (NP3) by adopting trench less technology (e.g. Jack pushing method), MS water carrier pipe and other allied works at distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>2863/RCD-I</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Guard room with toilet at Shyamla Over Head site under Augmentation of RCFA Part-II (Zone-17) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2023-2024</t>
+  </si>
+  <si>
+    <t>2879/RCD-I</t>
+  </si>
+  <si>
+    <t>G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Guard Room, extension of Boundary Wall, Land Development, approached road and allied works under Augmentation of RCFA Part-II (Zone-17) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3416/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>DIP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of UPVC pipe line supply fitting and fixing of valves and allied works under Dhandardihi water supply scheme under RCFA Division -I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3375/RCD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>MD. JAWED KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and providing FHTC painting of H/W site for Dhandardihi Piped water supply Scheme Block-Andal, Dist-Paschim Bardhaman under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>3369/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; Pushing of 800 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc.) at Amdiha more towards Itapara village Surrounding area (Zone-IX) under Improvement of RCFA Part-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>2332/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 110 mm dia and 90 mm dia HDPE pipe line including chokage cleaning and other allied works of Ukhra Water Supply Scheme under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>3433/RCD-1</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>JAI MAHARAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>2938/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sub Soil Investigation for 500 cum capacity RCC Over Head Reservoir at (Zone-17) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
-[...104 lines deleted...]
-    <t>DIP CONSTRUCTION</t>
+    <t>Acceptance cum Work Order for Additional works of extra cutting laterate / sandstone of distribution network for RCFA Part-II Piped Water Supply Scheme under RCFA Div-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>ORD/000940/2023-2024</t>
+  </si>
+  <si>
+    <t>488/RCD-I</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works for construction of boundary wall with gate at OHR site (length 150 mtr) and land development with approach road including internal drain at Head Work Site for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Zone-17)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 10,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/001136/2023-2024</t>
+  </si>
+  <si>
+    <t>934/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Additional work for supply and delivery of CI/DI specials including hard rock cutting, restoration of drain and supply of MS pipe (500 mm dia) and allied works within Zone-I Part-B under Improvement of RCFA Part-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000960/2023-2024</t>
+  </si>
+  <si>
+    <t>464/RCD-1</t>
+  </si>
+  <si>
+    <t>03/03/2024</t>
   </si>
   <si>
     <t>Restoration work for laying D.I pipeline along the Hard Shoulder from Ch. 3.67 Km to Ch. 8.50 kmp at left side and from ch. 3.00 to Ch. 4.50 kmp (ICDS more to Maira colliary ) at right side of Andal - Ukhra Road under Asansol Division, PWD in the district of Paschim Bardhaman</t>
   </si>
   <si>
     <t>BILL/00217/2024-2025</t>
   </si>
   <si>
     <t>112/24-25</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
-  </si>
-[...172 lines deleted...]
-    <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1015,1268 +1015,1268 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>24.96</v>
+        <v>0.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>24.82</v>
+        <v>0.49</v>
       </c>
       <c r="R3" s="4">
-        <v>99.46</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.78</v>
+        <v>30.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>33.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.49</v>
+        <v>26.45</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>78.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>19.97</v>
+        <v>342.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.86</v>
+        <v>139.59</v>
       </c>
       <c r="R6" s="4">
-        <v>94.44</v>
+        <v>40.72</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.12</v>
+        <v>131.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.97</v>
+        <v>131.06</v>
       </c>
       <c r="R7" s="4">
-        <v>95.05</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>88.08</v>
+        <v>4.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>88.08</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>5.48</v>
+        <v>88.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.35</v>
+        <v>88.08</v>
       </c>
       <c r="R9" s="4">
-        <v>97.7</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>3.61</v>
+        <v>76.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.55</v>
+        <v>40.54</v>
       </c>
       <c r="R10" s="4">
-        <v>98.17</v>
+        <v>53.09</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>25.93</v>
+        <v>24.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>25.88</v>
+        <v>24.82</v>
       </c>
       <c r="R11" s="4">
-        <v>99.82</v>
+        <v>99.46</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>20.4</v>
+        <v>38.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>32.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>85.81</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>342.78</v>
+        <v>5.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>139.59</v>
+        <v>5.35</v>
       </c>
       <c r="R13" s="4">
-        <v>40.72</v>
+        <v>97.7</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>30.19</v>
+        <v>25.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>30.03</v>
+        <v>25.88</v>
       </c>
       <c r="R14" s="4">
-        <v>99.47</v>
+        <v>99.82</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>4.61</v>
+        <v>3.61</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.17</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>131.06</v>
+        <v>3.12</v>
       </c>
       <c r="Q16" s="4">
-        <v>131.06</v>
+        <v>2.97</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>95.05</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>38.14</v>
+        <v>19.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>32.73</v>
+        <v>18.86</v>
       </c>
       <c r="R17" s="4">
-        <v>85.81</v>
+        <v>94.44</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>76.37</v>
+        <v>6.6</v>
       </c>
       <c r="Q18" s="4">
-        <v>40.54</v>
+        <v>6.6</v>
       </c>
       <c r="R18" s="4">
-        <v>53.09</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>6.6</v>
+        <v>6.78</v>
       </c>
       <c r="Q19" s="4">
-        <v>6.6</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="P20" s="4">
-        <v>18.11</v>
+        <v>9.16</v>
       </c>
       <c r="Q20" s="4">
-        <v>17.86</v>
+        <v>8.81</v>
       </c>
       <c r="R20" s="4">
-        <v>98.62</v>
+        <v>96.26</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="P21" s="4">
         <v>20.16</v>
       </c>
       <c r="Q21" s="4">
         <v>17.76</v>
       </c>
       <c r="R21" s="4">
         <v>88.1</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="P22" s="4">
-        <v>9.16</v>
+        <v>18.11</v>
       </c>
       <c r="Q22" s="4">
-        <v>8.81</v>
+        <v>17.86</v>
       </c>
       <c r="R22" s="4">
-        <v>96.26</v>
+        <v>98.62</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>130</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>33.55</v>
+        <v>20.4</v>
       </c>
       <c r="Q23" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>78.83</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>909.53</v>