--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-19) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12216</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 600 cum capacity RCC Over Head Reservoir at (Zone-19) of Pandabeswar Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>3349/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Formal work order of laying of 200 mm dia HDPE pipe line from Semalya to kendra Khottamdihi intake pump house site under Kendra Khottamdihi Water Supply Scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2022-2023</t>
+  </si>
+  <si>
+    <t>14/RCDI</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; Aallied work under RCFA Division-I PHE Dte. (Zone-19) (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>1611/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied Work under RCFA Division-I PHE Dte. (Zone-19)(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1605/RCD I</t>
+  </si>
+  <si>
+    <t>A. CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of RCFA Part-II Piped Water Supply Scheme (Zone-19) with Construction of 600 cumcapacity RCC OHR with 20 mtr with staging height including Boundary Walls with gates and land Development, Drain and internal pathway at OHR site under Jamuria Block, District -Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000094/2023-2024</t>
+  </si>
+  <si>
+    <t>1830/RCD-I</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>2957/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; Aallied work under RCFA Division-I PHE Dte. (Zone-19) (Part-B).</t>
-[...20 lines deleted...]
-    <t>UMA ENTERPRISE</t>
+    <t>Acceptance cum Work Order for Interconnection at Baliapur OHR Site (02 nos. OHR), Barabani OHR and Barabani Railway crossing of RCFA Part-II Zone-19 PWSS under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001119/2023-2024</t>
+  </si>
+  <si>
+    <t>925/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for laying MS pipe and allied works including Adopting trench less technology (e.g. Jack Pushing Method etc) of 03 ( Three) Nos. location at Bankola Rail gate, Bankola Siding ECL &amp; Bankola Water Supply Gate under Augmentation of RCFA Part-II Zone 19 PWSS under RCFA,Division-I,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001113/2023-2024</t>
+  </si>
+  <si>
+    <t>919/RCD-I</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for Distribution Network for Augmentation of RCFA Part-II (Zone-19) (Part-A) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000043/2024-2025</t>
   </si>
   <si>
     <t>1644/RCD-I</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
-    <t>A CONSTRUCTION CO</t>
-[...28 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional work of Construction of Rigid Pavement for the approach road from the main road towards Head Work Site and Laying of Pipe line for Pandebeswar Block of Augmentation PWSS of RCFA Part-II (Zone-19) under RCFA Division-I P.H.E Dte. in the District of Paschim Bardhaman</t>
   </si>
   <si>
     <t>ORD/000096/2024-2025</t>
   </si>
   <si>
     <t>2127/RCD-I</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>MOYTEC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,658 +819,658 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>0.49</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>195.63</v>
+        <v>157.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>156.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.41</v>
+        <v>195.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>64.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.86</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>42.4</v>
+        <v>233.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>92.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.65</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>22.75</v>
+        <v>181.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>169.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.36</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>10.61</v>
+        <v>6.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>157.45</v>
+        <v>22.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.14</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>233.19</v>
+        <v>42.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>42.34</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>181.97</v>
+        <v>9.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>0.49</v>
+        <v>10.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>860.68</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>557.39</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>64.76</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>