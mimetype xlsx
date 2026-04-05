--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -426,50 +426,164 @@
     <t>Continuation work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Madanpur OHR of RCFA (Part-I) PWSS under RCFA DIVISION-I , P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001012/2023-2024</t>
   </si>
   <si>
     <t>3523-C/RCD-I</t>
   </si>
   <si>
     <t>Formal work order for distribution network for RCFA Part-II Piped water Supply Scheme including FHTC &amp; allied works under RCFA Div-I, PHE Dte. (Zone-3)(Ukhra)</t>
   </si>
   <si>
     <t>ORD/000821/2022-2023</t>
   </si>
   <si>
     <t>1002/RCDI</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Parasia Water Supply Scheme for Implementation of JJM at Jamuria Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000507/2023-2024</t>
+  </si>
+  <si>
+    <t>2969/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying, Aligning, laying HDPE pipe &amp; Supply Sluice Valve &amp; construction of sluice valve chamber including providing FHTC and other allied works at Ratibati village Ratibati W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>2874/RCD-1</t>
+  </si>
+  <si>
+    <t>NIYATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Panchgachia &amp; Majiara Water Supply Scheme for Implementation of JJM at Barabani Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2023-2024</t>
+  </si>
+  <si>
+    <t>2974/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for RATIBATI Water Supply Scheme for Implementation of JJM at Jamuria Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000510/2023-2024</t>
+  </si>
+  <si>
+    <t>2972/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for BAHULA Water Supply Scheme for Implementation of JJM at Pandabeswar Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>2973/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for Road Crossing by adopting trenchless technology at 3 (Three) nos locations near ECL stack yard including restoration of road from Dabor more to Amdanga more in connection to rising main Part-A under Improvement of RCFA Part-I in Connection of Rising Main (Part-A) under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000957/2023-2024</t>
+  </si>
+  <si>
+    <t>482/RCD-I</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of 50 cum/hr capacity I.E. Plant at Churulia and Madanpur Head Works Site Augmentation of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000989/2023-2024</t>
+  </si>
+  <si>
+    <t>475/RCD-I</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works of dismantling &amp; concrete works, laterite and sand filling at distribution system network for RCFA Part-II (Zone-3) PWSS including FHTC &amp; allied works under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000977/2023-2024</t>
+  </si>
+  <si>
+    <t>493/RCD-I</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Supplying Aligning &amp; laying HDPE pipe supplying sluice valve and others allied works of different places under Nutun Egara under Narayankuri W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000933/2023-2024</t>
+  </si>
+  <si>
+    <t>496/RCD-1</t>
+  </si>
+  <si>
+    <t>DIP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works of sinking of 3 (Three) nos. 200 mm dia river bed tube well including collecting main in the river Damodar at Gourbazar H/W Site for Hourbazar Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000982/2023-2024</t>
+  </si>
+  <si>
+    <t>510/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,51 +972,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2459,87 +2573,691 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P27" s="4">
         <v>392.43</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>86</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P28" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P29" s="4">
+        <v>7.87</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P30" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P31" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P32" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>100</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P33" s="4">
+        <v>44.01</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P34" s="4">
+        <v>31.29</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P35" s="4">
+        <v>77.52</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P36" s="4">
+        <v>8.67</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>100</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P37" s="4">
+        <v>12.96</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>827.44</v>
+      </c>
+      <c r="P38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>