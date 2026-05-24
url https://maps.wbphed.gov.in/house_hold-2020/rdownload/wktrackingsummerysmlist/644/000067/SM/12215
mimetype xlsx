--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -540,50 +540,104 @@
     <t>Acceptance cum work order for Additional Supplying Aligning &amp; laying HDPE pipe supplying sluice valve and others allied works of different places under Nutun Egara under Narayankuri W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000933/2023-2024</t>
   </si>
   <si>
     <t>496/RCD-1</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional works of sinking of 3 (Three) nos. 200 mm dia river bed tube well including collecting main in the river Damodar at Gourbazar H/W Site for Hourbazar Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000982/2023-2024</t>
   </si>
   <si>
     <t>510/RCD-I</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>R B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional repairing and maintenance work of RCC Elevated reservoir, Boundary Wall and other allied works at Mangalpur of 25000 gallon capacity under Augmentation of RCFA Part-II (Zone-3) Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001186/2023-2024</t>
+  </si>
+  <si>
+    <t>938/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SUBHRADEEP</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of HDPE pipeline and MS work and interconnection of Raniganj Chati,Baliapur and adjacent area of Zone-IX for Augmentation of PWSS of RCFA Part-II (Zone-3) under RCFA Div-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000525/2024-2025</t>
+  </si>
+  <si>
+    <t>126/RCD-I</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work of Laying of 200 mm dia HDPE pipe line and road restoration at Raghunathchak, Raniganj Chati, Baliapur and adjacent area within Zone-IX of Augmentation PWSS of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp_02_Raghunathchak_AE-</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,51 +1026,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1135,54 +1189,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1196,54 +1250,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1774,54 +1828,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>62.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>62.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1835,54 +1889,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>2.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1896,54 +1950,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>67.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>60.1</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>89.3</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1957,54 +2011,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P17" s="4">
         <v>2.78</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2018,54 +2072,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P18" s="4">
         <v>2.33</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.33</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2079,54 +2133,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>4.27</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100.05</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2140,54 +2194,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P20" s="4">
         <v>7.78</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2262,54 +2316,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P22" s="4">
         <v>7.5</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.44</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2321,54 +2375,54 @@
         <v>117</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P23" s="4">
         <v>4.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2380,54 +2434,54 @@
         <v>122</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P24" s="4">
         <v>25.18</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>24.97</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2439,54 +2493,54 @@
         <v>126</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P25" s="4">
         <v>4.97</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2498,54 +2552,54 @@
         <v>129</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P26" s="4">
         <v>4.97</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2559,54 +2613,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P27" s="4">
         <v>392.43</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>361.61</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>92.15</v>
       </c>
       <c r="S27" s="4">
         <v>86</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2620,54 +2674,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P28" s="4">
         <v>4.97</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2681,54 +2735,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P29" s="4">
         <v>7.87</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>7.86</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2742,54 +2796,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P30" s="4">
         <v>4.97</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2803,54 +2857,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P31" s="4">
         <v>4.97</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2864,54 +2918,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P32" s="4">
         <v>4.97</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -2923,54 +2977,54 @@
         <v>154</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P33" s="4">
         <v>44.01</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>43.95</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -2984,54 +3038,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P34" s="4">
         <v>31.29</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>23.47</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3045,54 +3099,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>163</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P35" s="4">
         <v>77.52</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>74.45</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>96.04</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3104,54 +3158,54 @@
         <v>167</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P36" s="4">
         <v>8.67</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3163,101 +3217,284 @@
         <v>171</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P37" s="4">
         <v>12.96</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>96.59</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P38" s="4">
+        <v>16.89</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>16.53</v>
+      </c>
+      <c r="R38" s="4">
+        <v>97.84</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P39" s="4">
+        <v>16.98</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P40" s="4">
+        <v>13.12</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>874.42</v>
+      </c>
+      <c r="P41" s="8">
+        <v>767.99</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>87.83</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>