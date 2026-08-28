--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,555 +89,555 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) UNDER RCFA DIVISION-I PHE DTE</t>
   </si>
   <si>
     <t>SM/12215</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for distribution network for RCFA Part-II Piped water Supply Scheme including FHTC &amp; allied works under RCFA Div-I, PHE Dte. (Zone-3)(Ukhra)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000821/2022-2023</t>
+  </si>
+  <si>
+    <t>1002/RCDI</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in between KM 227/27-29 and between Salanpur (SLS) Rupnarayanpur (RNPR) in Asansol Division under JJM under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000423/2023-2024</t>
+  </si>
+  <si>
+    <t>2621/RCD-I</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for BAHADURPUR Water Supply Scheme for Implementation of JJM at Jamuria Block under RCFA DIVISION-I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000508/2023-2024</t>
   </si>
   <si>
     <t>2970/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for HARIPUR Water Supply Scheme for Implementation of JJM at Pandabeswar Block under RCFA DIVISION-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000509/2023-2024</t>
   </si>
   <si>
     <t>2971/RCD-I</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for RATIBATI Water Supply Scheme for Implementation of JJM at Jamuria Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000510/2023-2024</t>
+  </si>
+  <si>
+    <t>2972/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Panchgachia &amp; Majiara Water Supply Scheme for Implementation of JJM at Barabani Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2023-2024</t>
+  </si>
+  <si>
+    <t>2974/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for BAHULA Water Supply Scheme for Implementation of JJM at Pandabeswar Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>2973/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in Salanpur in between KM 227/31-33 and Salanpur (SLS) ¿ Rupnarayanpur (RNPR) Station in Asansol Division of JJM under Augmentation of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2023-2024</t>
+  </si>
+  <si>
+    <t>2870/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying, Aligning, laying HDPE pipe &amp; Supply Sluice Valve &amp; construction of sluice valve chamber including providing FHTC and other allied works at Ratibati village Ratibati W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>2874/RCD-1</t>
+  </si>
+  <si>
+    <t>NIYATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Parasia Water Supply Scheme for Implementation of JJM at Jamuria Block under RCFA DIVISION-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000507/2023-2024</t>
+  </si>
+  <si>
+    <t>2969/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergency work for Withdrawing and Relaying of collecting main and other allied works at Damalia H/W under RCFA part II at Damodar river under Amritnagar water supply scheme under RCFA Division -I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>3368/RCD-1</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>M/S KALYAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Withdrawing, supplying, aligning Relaying of 80 mm dia PVC pipe line, repairing of street stand post and other allied works at Goylapara under Tirat Gram Panchyat under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000639/2023-2024</t>
+  </si>
+  <si>
+    <t>3420/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 90mm dia HDPE pipe and allied works at Bauri para of Khandra area of Block-Ondal under RCFA Part-II water supply scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>2893/RCD-I</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>KHEPI MAA TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 2nos of Emergency repairing work of 450 mm dia rising main at Upper Jamdoba and Nichu Para under RCFA Part-II W7S scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2023-2024</t>
+  </si>
+  <si>
+    <t>2890/RCD-I</t>
+  </si>
+  <si>
+    <t>Continuation of work order for Conducting route survey, design rising main network and preparation &amp; submission of source Augmentation DPR for Ukhra OHR of RCFA (Part-I) PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/001008/2023-2024</t>
+  </si>
+  <si>
+    <t>3523-A/RCD-I</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying aligning, Laying of PVC pipe, HDPE pipe sluice valve, Sluice valve chamber and other allied works at Oriapara, Chapui Vaskadaora 7 nos pit to Rangadanga Talbagan under Ratibati Gram Panchayet under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000637/2023-2024</t>
+  </si>
+  <si>
+    <t>3419/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergency repairing of damaged collecting main in river Damodar and allied works at Surjanagar H/W site of Surjanagar W/S Scheme under RCFA Division -I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3383/RCD-I</t>
+  </si>
+  <si>
+    <t>MD. JAWED KHAN</t>
+  </si>
+  <si>
+    <t>Continuation work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Improvement of Collector well by infiltration gallery at Kalajharia Part-II W/S Scheme</t>
+  </si>
+  <si>
+    <t>ORD/001011/2023-2024</t>
+  </si>
+  <si>
+    <t>3523-B/RCD-I</t>
+  </si>
+  <si>
+    <t>Continuation work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Madanpur OHR of RCFA (Part-I) PWSS under RCFA DIVISION-I , P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001012/2023-2024</t>
+  </si>
+  <si>
+    <t>3523-C/RCD-I</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>2933/RCD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-72 for Nimcha - J.K.Nagar under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00788/2023-2024</t>
+  </si>
+  <si>
+    <t>382/23-24</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-69 for Nimcha - J.K.Nagar under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00792/2023-2024</t>
+  </si>
+  <si>
+    <t>380/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-71 for Nimcha - J.K.Nagar under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00790/2023-2024</t>
+  </si>
+  <si>
+    <t>378/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-70 for Nimcha - J.K.Nagar under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00791/2023-2024</t>
+  </si>
+  <si>
+    <t>379/23-24</t>
+  </si>
+  <si>
+    <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-67 for Nimcha - Kalipahari under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00794/2023-2024</t>
+  </si>
+  <si>
+    <t>383/23-24</t>
+  </si>
+  <si>
     <t>Way leave / track crossing proposal with Application ID ER-ASN-2023-WL-68 for Nimcha - J.K.Nagar under AUGMENTATION OF PWSS OF RCFA PART-II (ZONE-3) under RCFA Division-I, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00793/2023-2024</t>
   </si>
   <si>
     <t>381/23-24</t>
   </si>
   <si>
-    <t>22/11/2023</t>
-[...49 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Replacing existing UPVC pipe line with HDPE at Marickkota and different village under Salanpur Block under RCFA Part-I PWSS under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>ORD/000981/2023-2024</t>
   </si>
   <si>
     <t>509/RCD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>SUKHENDU MAJUMDAR</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional providing FHTC of retrofitting at kumardiha Village (left out portion) of Kumardiha Mouza, GP-Ratibati Block Raniganj of Ratibati Water supply scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001206/2023-2024</t>
   </si>
   <si>
     <t>1023/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>SAYAN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in between KM 227/27-29 and between Salanpur (SLS) Rupnarayanpur (RNPR) in Asansol Division under JJM under RCFA Division-I PHE Dte</t>
-[...110 lines deleted...]
-    <t>3420/RCD-1</t>
+    <t>Acceptance cum Work Order for Laying MS pipe over bridge / culvert including adopting trench less technology (e.g. Jack Pushing Method etc) at 4 (Four) nos location within laying distribution system of Amritnagar (Part-A) under Augmentation of Amritnagar Zone-I PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000959/2023-2024</t>
+  </si>
+  <si>
+    <t>483/RCD-I</t>
+  </si>
+  <si>
+    <t>TARAPRASAD SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works of sinking of 3 (Three) nos. 200 mm dia river bed tube well including collecting main in the river Damodar at Gourbazar H/W Site for Hourbazar Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000982/2023-2024</t>
+  </si>
+  <si>
+    <t>510/RCD-I</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works of dismantling &amp; concrete works, laterite and sand filling at distribution system network for RCFA Part-II (Zone-3) PWSS including FHTC &amp; allied works under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000977/2023-2024</t>
+  </si>
+  <si>
+    <t>493/RCD-I</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of 50 cum/hr capacity I.E. Plant at Churulia and Madanpur Head Works Site Augmentation of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000989/2023-2024</t>
+  </si>
+  <si>
+    <t>475/RCD-I</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
   </si>
   <si>
     <t>Emergent Sinking of one no.200 x 165 mm Rig box tubewell at ADM Bunglow, Asansol, Paschim Bardhaman, Under R.C.F.A Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000888/2023-2024</t>
   </si>
   <si>
     <t>SpotNITCamp-02/ADMBunglow</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
-    <t>Continuation work order for Conducting route survey, design rising main network and preparation &amp; submission of source augmentation DPR for Improvement of Collector well by infiltration gallery at Kalajharia Part-II W/S Scheme</t>
-[...109 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional work for Road Crossing by adopting trenchless technology at 3 (Three) nos locations near ECL stack yard including restoration of road from Dabor more to Amdanga more in connection to rising main Part-A under Improvement of RCFA Part-I in Connection of Rising Main (Part-A) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>ORD/000957/2023-2024</t>
   </si>
   <si>
     <t>482/RCD-I</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Additional work of 50 cum/hr capacity I.E. Plant at Churulia and Madanpur Head Works Site Augmentation of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Supplying Aligning &amp; laying HDPE pipe supplying sluice valve and others allied works of different places under Nutun Egara under Narayankuri W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000933/2023-2024</t>
   </si>
   <si>
     <t>496/RCD-1</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Additional works of sinking of 3 (Three) nos. 200 mm dia river bed tube well including collecting main in the river Damodar at Gourbazar H/W Site for Hourbazar Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional repairing and maintenance work of RCC Elevated reservoir, Boundary Wall and other allied works at Mangalpur of 25000 gallon capacity under Augmentation of RCFA Part-II (Zone-3) Water Supply Scheme under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>ORD/001186/2023-2024</t>
   </si>
   <si>
     <t>938/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>M/S SUBHRADEEP</t>
   </si>
   <si>
+    <t>Balance work of Laying of 200 mm dia HDPE pipe line and road restoration at Raghunathchak, Raniganj Chati, Baliapur and adjacent area within Zone-IX of Augmentation PWSS of RCFA Part-II (Zone-3) under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp_02_Raghunathchak_AE-</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional work of HDPE pipeline and MS work and interconnection of Raniganj Chati,Baliapur and adjacent area of Zone-IX for Augmentation of PWSS of RCFA Part-II (Zone-3) under RCFA Div-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000525/2024-2025</t>
   </si>
   <si>
     <t>126/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>07/02/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>24/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1186,2085 +1186,2085 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.97</v>
+        <v>392.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.97</v>
+        <v>361.61</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>92.15</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.97</v>
+        <v>62.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.97</v>
+        <v>62.23</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.07</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>6.78</v>
+        <v>4.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.09</v>
+        <v>4.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.09</v>
+        <v>4.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.09</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>0.11</v>
+        <v>4.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>0.11</v>
+        <v>67.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.3</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>0.14</v>
+        <v>7.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>6.37</v>
+        <v>4.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>5.65</v>
+        <v>2.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>62.81</v>
+        <v>6.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>62.23</v>
+        <v>6.24</v>
       </c>
       <c r="R14" s="4">
-        <v>99.07</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>2.29</v>
+        <v>2.33</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.29</v>
+        <v>2.33</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>99.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>67.3</v>
+        <v>2.29</v>
       </c>
       <c r="Q16" s="4">
-        <v>60.1</v>
+        <v>2.29</v>
       </c>
       <c r="R16" s="4">
-        <v>89.3</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>2.78</v>
+        <v>4.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.78</v>
+        <v>4.97</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="P18" s="4">
-        <v>2.33</v>
+        <v>7.78</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.33</v>
+        <v>7.78</v>
       </c>
       <c r="R18" s="4">
-        <v>99.92</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>4.27</v>
       </c>
       <c r="Q19" s="4">
         <v>4.27</v>
       </c>
       <c r="R19" s="4">
         <v>100.05</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="P20" s="4">
-        <v>7.78</v>
+        <v>4.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>7.78</v>
+        <v>4.97</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="P21" s="4">
-        <v>6.24</v>
+        <v>4.97</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>7.5</v>
+        <v>6.78</v>
       </c>
       <c r="Q22" s="4">
-        <v>7.44</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.17</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="P23" s="4">
-        <v>4.97</v>
+        <v>0.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="P24" s="4">
-        <v>25.18</v>
+        <v>0.09</v>
       </c>
       <c r="Q24" s="4">
-        <v>24.97</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>99.16</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="P25" s="4">
-        <v>4.97</v>
+        <v>0.11</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="P26" s="4">
-        <v>4.97</v>
+        <v>0.11</v>
       </c>
       <c r="Q26" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="P27" s="4">
-        <v>392.43</v>
+        <v>0.14</v>
       </c>
       <c r="Q27" s="4">
-        <v>361.61</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>92.15</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="P28" s="4">
-        <v>4.97</v>
+        <v>0.09</v>
       </c>
       <c r="Q28" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="P29" s="4">
-        <v>7.87</v>
+        <v>6.37</v>
       </c>
       <c r="Q29" s="4">
-        <v>7.86</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="P30" s="4">
-        <v>4.97</v>
+        <v>5.65</v>
       </c>
       <c r="Q30" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J31" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="P31" s="4">
-        <v>4.97</v>
+        <v>25.18</v>
       </c>
       <c r="Q31" s="4">
-        <v>4.97</v>
+        <v>24.97</v>
       </c>
       <c r="R31" s="4">
-        <v>100</v>
+        <v>99.16</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="O32" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>4.97</v>
+        <v>12.96</v>
       </c>
       <c r="Q32" s="4">
-        <v>4.97</v>
+        <v>12.52</v>
       </c>
       <c r="R32" s="4">
-        <v>100</v>
+        <v>96.59</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>154</v>
+      </c>
       <c r="K33" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>65</v>
+        <v>157</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="P33" s="4">
-        <v>44.01</v>
+        <v>77.52</v>
       </c>
       <c r="Q33" s="4">
-        <v>43.95</v>
+        <v>74.45</v>
       </c>
       <c r="R33" s="4">
-        <v>99.85</v>
+        <v>96.04</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="P34" s="4">
         <v>31.29</v>
       </c>
       <c r="Q34" s="4">
         <v>23.47</v>
       </c>
       <c r="R34" s="4">
         <v>75</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>162</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="P35" s="4">
-        <v>77.52</v>
+        <v>7.5</v>
       </c>
       <c r="Q35" s="4">
-        <v>74.45</v>
+        <v>7.44</v>
       </c>
       <c r="R35" s="4">
-        <v>96.04</v>
+        <v>99.17</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>65</v>
+        <v>136</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P36" s="4">
-        <v>8.67</v>
+        <v>44.01</v>
       </c>
       <c r="Q36" s="4">
-        <v>8.67</v>
+        <v>43.95</v>
       </c>
       <c r="R36" s="4">
-        <v>99.96</v>
+        <v>99.85</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>64</v>
+        <v>135</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P37" s="4">
-        <v>12.96</v>
+        <v>8.67</v>
       </c>
       <c r="Q37" s="4">
-        <v>12.52</v>
+        <v>8.67</v>
       </c>
       <c r="R37" s="4">
-        <v>96.59</v>
+        <v>99.96</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3315,173 +3315,173 @@
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P39" s="4">
-        <v>16.98</v>
+        <v>13.12</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>189</v>
+        <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>190</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>192</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>193</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P40" s="4">
-        <v>13.12</v>
+        <v>16.98</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>194</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="11"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8">
         <v>874.42</v>
       </c>
       <c r="P41" s="8">
-        <v>767.99</v>
+        <v>774.23</v>
       </c>
       <c r="Q41" s="8">
-        <v>87.83</v>
+        <v>88.54</v>
       </c>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>