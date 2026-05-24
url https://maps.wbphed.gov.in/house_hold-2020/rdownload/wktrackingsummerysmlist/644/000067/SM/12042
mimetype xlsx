--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>3160/RCD-I</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>12/01/2023</t>
   </si>
   <si>
     <t>Formal work order for Construction of 600 cum capacity 20 mtr. Staging height RCC Over head Reservoir (pipe connection and cost of pipes, special at Raniganj Block (Zone-16) for Augmentation of RCFA Division-II piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman. Ref Drawing No. PC-I/OHR/2012 (Sheet No. 1 &amp; 2)</t>
   </si>
   <si>
     <t>ORD/000156/2023-2024</t>
   </si>
   <si>
     <t>1899/RCD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>09/06/2024</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 600 mm dia MS pipes under the Railway track by jack pushing technology at different spots and pushing diff. dia M.S pipes throgh 600 mm dia MS pipes in connection with the work for the laying distribution system for Augmentation of Sub - Surface water based piped water supply scheme for Amritnagar Zone -II for Augmentation of PWSS RCFA Part-II (Zone-16) Under RCFA Division -I PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>2419/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +684,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -944,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1026,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.31</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1087,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>36.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>36.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1127,54 +1148,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>488.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>417.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.55</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1188,54 +1209,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>88.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>79.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.22</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1249,101 +1270,162 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>154.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>60.59</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>40.11</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>34.45</v>
+      </c>
+      <c r="R11" s="4">
+        <v>85.89</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>824.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>666.34</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>80.8</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>