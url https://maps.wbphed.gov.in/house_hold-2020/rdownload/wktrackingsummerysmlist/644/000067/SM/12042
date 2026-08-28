--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-16) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12042</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum Work Order for Distribution Network for Improvement RCFA Part-II Water Supply Scheme within command area of Zone-16 including FHTC work (Part-A) under RCFA Div-I PHE Dte. (Mouza-Sahebganj)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000532/2022-2023</t>
+  </si>
+  <si>
+    <t>3160/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>KRISHNA KUMAR TODI HUF</t>
+  </si>
+  <si>
+    <t>Sub Soil Investigation for 600 cum capacity RCC Over Head Reservoir at (Zone-16) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000559/2022-2023</t>
+  </si>
+  <si>
+    <t>3353/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Chlorine Room of size (4.50 x 3.50 M) at (Zone-16) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No. 31)</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000911/2022-2023</t>
   </si>
   <si>
     <t>1175/RCD I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>N.R. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Formal work word for Distribution Network for RCFA Part-II Pipe Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-16).</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>1606/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 600 cum capacity 20 mtr. Staging height RCC Over head Reservoir (pipe connection and cost of pipes, special at Raniganj Block (Zone-16) for Augmentation of RCFA Division-II piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman. Ref Drawing No. PC-I/OHR/2012 (Sheet No. 1 &amp; 2)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2023-2024</t>
+  </si>
+  <si>
+    <t>1899/RCD-I</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>09/06/2024</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for laying of HDPE pipeline and PVC pipeline and allied works at Nabagram, Ukhra (Sansad-VI) Chatterjee para and Bahula Colony under RCFA Part-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>3453/RCD-I</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>2939/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sub Soil Investigation for 600 cum capacity RCC Over Head Reservoir at (Zone-16) of Raniganj Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional Supplying aligning laying HDPE pipe Mechanical fitting supplying sluice valve and other allied works at (Mouza-Sahenganj) under Zone-16 Part-II W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001019/2023-2024</t>
   </si>
   <si>
     <t>572/RCD-I</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Crossing 600 mm dia MS pipes under the Railway track by jack pushing technology at different spots and pushing diff. dia M.S pipes throgh 600 mm dia MS pipes in connection with the work for the laying distribution system for Augmentation of Sub - Surface water based piped water supply scheme for Amritnagar Zone -II for Augmentation of PWSS RCFA Part-II (Zone-16) Under RCFA Division -I PHE. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
   <si>
     <t>ORD/000192/2024-2025</t>
   </si>
   <si>
     <t>2419/RCD-I</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -844,483 +844,483 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.61</v>
+        <v>88.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>79.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.78</v>
+        <v>0.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>4.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.36</v>
+        <v>488.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.24</v>
+        <v>417.76</v>
       </c>
       <c r="R6" s="4">
-        <v>97.31</v>
+        <v>85.55</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>36.45</v>
+        <v>154.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>36.45</v>
+        <v>93.83</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>60.59</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>488.35</v>
+        <v>4.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>417.76</v>
+        <v>4.24</v>
       </c>
       <c r="R8" s="4">
-        <v>85.55</v>
+        <v>97.31</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>88.68</v>
+        <v>6.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>79.11</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>89.22</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>154.85</v>
+        <v>36.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>93.83</v>
+        <v>36.45</v>
       </c>
       <c r="R10" s="4">
-        <v>60.59</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>