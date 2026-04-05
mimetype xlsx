--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,66 +257,69 @@
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Allied work for bridge at Chalbalpur in connection with the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone-15) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
   <si>
     <t>ORD/000514/2023-2024</t>
   </si>
   <si>
     <t>2865/RCD-I</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
-    <t>Acceptance Order for distribution network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC within command area of Zone-15 under JAMURIA Block in the district of Paschim Bardhhaman under RCFA Division - I PHE Dte. [PART-C]</t>
-[...14 lines deleted...]
-    <t>26/10/2025</t>
+    <t>Formal Work Order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-15)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000254/2023-2024</t>
+  </si>
+  <si>
+    <t>2299/RCD-I</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1279,54 +1282,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>120.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>75.06</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>62.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1343,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>17.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.83</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>90.41</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1401,54 +1404,54 @@
       <c r="I12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>70.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>52.84</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>75.06</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1456,94 +1459,94 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>129.89</v>
+        <v>516.27</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>564.65</v>
+        <v>951.04</v>
       </c>
       <c r="P14" s="8">
-        <v>143.73</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>25.46</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>