--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,68 +204,50 @@
     <t>Way leave / Track crossing proposal with application ID : ER-ASN-2024-WL-92 at Ukhra under Augmentation of RCFA Part-II (Zone-15) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>BILL/00115/2024-2025</t>
   </si>
   <si>
     <t>48/24-25</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>Restoration work for laying of 450 mm D.I. K9 pipeline under JJM work within the paved carriageway from Ch. 0.000 km to Ch. kmp at Right Side, Ch 03.006 km to Ch. 3.206 kmp at left side &amp; ch. 4.570 km to Ch. 5.000 kmp at left side of Ukhra-Haripur Road under Asansol Division, PWD in the district of Paschim Bardhaman</t>
   </si>
   <si>
     <t>BILL/00880/2024-2025</t>
   </si>
   <si>
     <t>401/24-25</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHILPA UDDOYG ENGINEERING CO-OP SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supplying, fitting, fixing and fabrication of sign board including printing and carriage to different area with necessary allied works in connection with Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000321/2023-2024</t>
   </si>
   <si>
     <t>Camp-02-Sign-Board-AE-II</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Allied work for bridge at Chalbalpur in connection with the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone-15) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
@@ -708,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1279,287 +1261,226 @@
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>120.09</v>
+        <v>17.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.41</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>17.51</v>
+        <v>70.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>52.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>70.4</v>
+        <v>516.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>197.04</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>38.17</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...21 lines deleted...]
-      <c r="I13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>830.95</v>
+      </c>
+      <c r="P13" s="8">
+        <v>265.72</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>31.98</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>