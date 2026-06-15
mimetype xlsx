--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,110 @@
     <t>2865/RCD-I</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Formal Work Order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-15)</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3,Assistant Engineer 8</t>
   </si>
   <si>
     <t>ORD/000254/2023-2024</t>
   </si>
   <si>
     <t>2299/RCD-I</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Proposal for laying of underground water pipeline of R.C.F.A Division-I, P.H.E Dte. along &amp; across NH-19 (Old NH-2) in the stretches - along from Km 485+400 to Km 489+050 (LHS), Km 486+427 to Km 488+599 (RHS) &amp; Km 488+651 to Km 489+100 (RHS) &amp; across at Km 486+910 &amp; Km 488+854, Dist-Paschim Bardhaman, West Bengal. for Bank Guarantee</t>
+  </si>
+  <si>
+    <t>BILL/01330/2025-2026</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAY AUTHORITY OF INDIA</t>
+  </si>
+  <si>
+    <t>6 lanning of Barwa-Adda Panagarh Section of NH-2 from Km. 398.240 to km 521.120 including Panagarh Bypass in the states of Jharkhand and West Bengal under NHDP Phase V on Toll on DBFOT pattern : Proposal for laying of under ground water pipeline of RCFA Division-I PHE Dte along &amp; across NH-19 (Old NH-2) in the stretches along from Km 485+400 to Km 489+050 (LHS) , Km 486+427 to Km 488+599 (RHS) &amp; km 488+651 to Km 489+100 (RHS) &amp; across at Km 486+910 &amp; km 488+854, District Pachim Bardhaman : Deposition of fees - reg.</t>
+  </si>
+  <si>
+    <t>BILL/00173/2025-2026</t>
+  </si>
+  <si>
+    <t>218/25-26</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of CWR 150 cum, sub station building of H/W site, pump house, chlorine room and other allied work (Bank of Ajoy river) under Semalya water Supply Scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000917/2022-2023</t>
+  </si>
+  <si>
+    <t>1216/RCDI</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>SHILPA UDDOYG ENGINEERING CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance Order for distribution network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC within command area of Zone-15 under JAMURIA Block in the district of Paschim Bardhhaman under RCFA Division - I PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000526/2025-2026</t>
+  </si>
+  <si>
+    <t>2148/RCD-I</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1400,87 +1460,321 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>516.27</v>
       </c>
       <c r="Q12" s="4">
         <v>197.04</v>
       </c>
       <c r="R12" s="4">
         <v>38.17</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>19.89</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>33.2</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>120.09</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>75.06</v>
+      </c>
+      <c r="R15" s="4">
+        <v>62.5</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P16" s="4">
+        <v>129.89</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>55</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1134.02</v>
+      </c>
+      <c r="P17" s="8">
+        <v>340.78</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>30.05</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>