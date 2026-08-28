--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,86 +113,158 @@
   <si>
     <t>Sub Soil Investigation for 450 cum capacity RCC Over Head Reservoir at (Zone-15) of Jamuria Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000563/2022-2023</t>
   </si>
   <si>
     <t>3357/RCDI</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
+    <t>Formal work order for construction of CWR 150 cum, sub station building of H/W site, pump house, chlorine room and other allied work (Bank of Ajoy river) under Semalya water Supply Scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000917/2022-2023</t>
+  </si>
+  <si>
+    <t>1216/RCDI</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>SHILPA UDDOYG ENGINEERING CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Formal work order for Augmentation of RCFA Part-II Pipe Water Supply Scheme (Zone-15) with Construction of 450 cum capacity RCC OHR with 20 mtr with staging height including Boundary Walls with under Jamuria Block, District Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000101/2023-2024</t>
   </si>
   <si>
     <t>1843/RCD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Supplying, fitting, fixing and fabrication of sign board including printing and carriage to different area with necessary allied works in connection with Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>Camp-02-Sign-Board-AE-II</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work for bridge at Chalbalpur in connection with the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone-15) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000514/2023-2024</t>
+  </si>
+  <si>
+    <t>2865/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 100 cum &amp; allied work at Bagdiha under Augmentation of RCFA Part-II (Zone-15) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>2877/RCD-I</t>
   </si>
   <si>
-    <t>06/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S KALYANI ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal Work Order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-15)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000254/2023-2024</t>
+  </si>
+  <si>
+    <t>2299/RCD-I</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>2940/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Way leave track crossing proposal with application ID - ER-ASN-2024-WL-57 Payment of wayleave facility charges.</t>
   </si>
   <si>
     <t>BILL/00546/2024-2025</t>
   </si>
   <si>
     <t>273/24-25</t>
   </si>
   <si>
     <t>05/09/2024</t>
@@ -206,162 +278,90 @@
   <si>
     <t>BILL/00115/2024-2025</t>
   </si>
   <si>
     <t>48/24-25</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>Restoration work for laying of 450 mm D.I. K9 pipeline under JJM work within the paved carriageway from Ch. 0.000 km to Ch. kmp at Right Side, Ch 03.006 km to Ch. 3.206 kmp at left side &amp; ch. 4.570 km to Ch. 5.000 kmp at left side of Ukhra-Haripur Road under Asansol Division, PWD in the district of Paschim Bardhaman</t>
   </si>
   <si>
     <t>BILL/00880/2024-2025</t>
   </si>
   <si>
     <t>401/24-25</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
   </si>
   <si>
-    <t>Supplying, fitting, fixing and fabrication of sign board including printing and carriage to different area with necessary allied works in connection with Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...50 lines deleted...]
-    <t>SWATI CORPORATION</t>
+    <t>Acceptance Order for distribution network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC within command area of Zone-15 under JAMURIA Block in the district of Paschim Bardhhaman under RCFA Division - I PHE Dte. [PART-C]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000526/2025-2026</t>
+  </si>
+  <si>
+    <t>2148/RCD-I</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Proposal for laying of underground water pipeline of R.C.F.A Division-I, P.H.E Dte. along &amp; across NH-19 (Old NH-2) in the stretches - along from Km 485+400 to Km 489+050 (LHS), Km 486+427 to Km 488+599 (RHS) &amp; Km 488+651 to Km 489+100 (RHS) &amp; across at Km 486+910 &amp; Km 488+854, Dist-Paschim Bardhaman, West Bengal. for Bank Guarantee</t>
   </si>
   <si>
     <t>BILL/01330/2025-2026</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>NATIONAL HIGHWAY AUTHORITY OF INDIA</t>
   </si>
   <si>
     <t>6 lanning of Barwa-Adda Panagarh Section of NH-2 from Km. 398.240 to km 521.120 including Panagarh Bypass in the states of Jharkhand and West Bengal under NHDP Phase V on Toll on DBFOT pattern : Proposal for laying of under ground water pipeline of RCFA Division-I PHE Dte along &amp; across NH-19 (Old NH-2) in the stretches along from Km 485+400 to Km 489+050 (LHS) , Km 486+427 to Km 488+599 (RHS) &amp; km 488+651 to Km 489+100 (RHS) &amp; across at Km 486+910 &amp; km 488+854, District Pachim Bardhaman : Deposition of fees - reg.</t>
   </si>
   <si>
     <t>BILL/00173/2025-2026</t>
   </si>
   <si>
     <t>218/25-26</t>
   </si>
   <si>
     <t>30/07/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -971,60 +971,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>150.65</v>
+        <v>120.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.5</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1032,705 +1032,705 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.69</v>
+        <v>150.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>6.78</v>
+        <v>17.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.41</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>9.09</v>
+        <v>70.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>52.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>16.46</v>
+        <v>18.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>24.61</v>
+        <v>516.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>197.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.17</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>17.51</v>
+        <v>6.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.83</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>90.41</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>70.4</v>
+        <v>9.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>52.84</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>75.06</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>516.27</v>
+        <v>16.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>197.04</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>38.17</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="L13" s="4"/>
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>19.89</v>
+        <v>24.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="P14" s="4">
-        <v>33.2</v>
+        <v>129.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>120.09</v>
+        <v>19.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>75.06</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>62.5</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>129.89</v>
+        <v>33.2</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1134.02</v>