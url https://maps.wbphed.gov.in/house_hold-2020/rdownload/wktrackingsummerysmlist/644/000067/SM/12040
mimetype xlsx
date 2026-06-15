--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>11/01/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>PRADIP KUMAR DEB</t>
   </si>
   <si>
     <t>Acceptence cum work order for Supplying aligning &amp; laying 90 mm dia HDPE pipe line bye pass at Kallya, Dharashpur &amp; Pahargara under Chotkara Kanskuli W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000401/2023-2024</t>
   </si>
   <si>
     <t>2583/RCD-I</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for crossing of NH-60 by Jack Pushing Method and allied works at Haripur near CB Cure Hospital within Pandabeswar Block of Augmentation PWSS of RCFA Part-II (Zone-14C) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000252/2025-2026</t>
+  </si>
+  <si>
+    <t>1474/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +934,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>55.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -975,54 +993,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>17.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1036,54 +1054,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>48.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>47.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1115,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>15.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1176,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>17.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1237,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>12.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1359,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>378.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>291.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>77.11</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1402,101 +1420,162 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>8.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.54</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="4">
+        <v>13.99</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>659.15</v>
+      </c>
+      <c r="P14" s="8">
+        <v>444.33</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>67.41</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>