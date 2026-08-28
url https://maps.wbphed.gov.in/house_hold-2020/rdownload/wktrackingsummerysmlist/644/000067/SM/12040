--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-14C) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12040</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Supplying, fitting, fixing and fabrication of sign board including printing and carriage to different area with necessary allied works in connection with Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000589/2023-2024</t>
+  </si>
+  <si>
+    <t>2263/RCD-I</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-14C)</t>
+  </si>
+  <si>
+    <t>ORD/000604/2022-2023</t>
+  </si>
+  <si>
+    <t>38/RCD-I</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DEB</t>
+  </si>
+  <si>
+    <t>Acceptence cum work order for Supplying aligning &amp; laying 90 mm dia HDPE pipe line bye pass at Kallya, Dharashpur &amp; Pahargara under Chotkara Kanskuli W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2023-2024</t>
+  </si>
+  <si>
+    <t>2583/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work supplying, laying and pushing of 600 mm dia MS cashing pipe for Railway crossing by Jack Pushing method with 150 mm dia MS water carrier pipe in Rupnarayanpur in between 232/16-18 (SLS-RNPR) in Asansol Division under distribution network Improvement RCFA Part-I Water Supply Scheme within command area of Zone-VII (Part-E) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000659/2023-2024</t>
+  </si>
+  <si>
+    <t>3430/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/001080/2023-2024</t>
+  </si>
+  <si>
+    <t>2382_A_RCD_I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>2941/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Additional work supplying, laying and pushing of 600 mm dia MS cashing pipe for Railway crossing by Jack Pushing method with 150 mm dia MS water carrier pipe in Rupnarayanpur in between 232/16-18 (SLS-RNPR) in Asansol Division under distribution network Improvement RCFA Part-I Water Supply Scheme within command area of Zone-VII (Part-E) under RCFA Division-I PHE Dte.</t>
-[...38 lines deleted...]
-    <t>UNITED CONSTRUCTION</t>
+    <t>Acceptance cum Work Order for Additional work along with Construction of Guard room with Toilet for Construction of 150 cum capacity RCC OHR with 20 Mtr staging height RCC Over Head Reservoir Piped connection and cost of pipes, specials at Augmentation of PWSS of RCFA Part-II (Zone-14C) Piped Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>1744/RCD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance Work of Road Restoration In Connection With Improvement of RCFA _Part-I Water Supply Scheme for Amritnagar Zone-II of Augmentation PWSS of RCFA Part-II (Zone-14C) under RCFA Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000108/2024-2025</t>
   </si>
   <si>
     <t>2130/RCD-I</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>T M CONCRETE CREATION PVT.LTD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Additional works of Pump House and other allied works at Damalia H/W Site for Augmentation PWSS of RCFA Part-II (Zone-14C) under RCFA, Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 10,Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/000094/2024-2025</t>
   </si>
   <si>
     <t>2128/RCD-I</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B.T.M. CONCERN</t>
   </si>
   <si>
-    <t>ORD/000589/2023-2024</t>
-[...28 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Balance work of dismantling of concrete, restoration of road including pipe crossing by adopting trenchless technologies (e.g. Jack Pushing Method etc.) 03 nos. location at Haripur (Zone-14C) within Pandabeswar Block of Augmentation of PWSS RCFA Part-II (Zone-14C) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000537/2024-2025</t>
   </si>
   <si>
     <t>140/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
-  </si>
-[...34 lines deleted...]
-    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work for crossing of NH-60 by Jack Pushing Method and allied works at Haripur near CB Cure Hospital within Pandabeswar Block of Augmentation PWSS of RCFA Part-II (Zone-14C) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 4</t>
   </si>
   <si>
     <t>ORD/000252/2025-2026</t>
   </si>
   <si>
     <t>1474/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -852,415 +852,415 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>17.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>55.01</v>
+        <v>378.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>50.99</v>
+        <v>291.68</v>
       </c>
       <c r="R4" s="4">
-        <v>92.68</v>
+        <v>77.11</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>17.51</v>
+        <v>8.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.08</v>
+        <v>8.54</v>
       </c>
       <c r="R5" s="4">
-        <v>97.51</v>
+        <v>98.54</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>48.27</v>
+        <v>55.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>47.82</v>
+        <v>50.99</v>
       </c>
       <c r="R6" s="4">
-        <v>99.08</v>
+        <v>92.68</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>15.28</v>
+        <v>17.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.12</v>
+        <v>17.08</v>
       </c>
       <c r="R7" s="4">
-        <v>98.97</v>
+        <v>97.51</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>17.51</v>
+        <v>6.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>57.78</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>12.73</v>
       </c>
       <c r="Q9" s="4">
         <v>2.98</v>
       </c>
       <c r="R9" s="4">
         <v>23.42</v>
       </c>
@@ -1274,252 +1274,252 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>85.12</v>
+        <v>48.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>47.82</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>378.29</v>
+        <v>15.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>291.68</v>
+        <v>15.12</v>
       </c>
       <c r="R11" s="4">
-        <v>77.11</v>
+        <v>98.97</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>8.67</v>
+        <v>85.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.54</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.54</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>13.99</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>