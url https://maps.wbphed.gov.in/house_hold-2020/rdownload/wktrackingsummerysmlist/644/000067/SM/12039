--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,71 @@
     <t>28/11/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order of additional works of Dismantling &amp; concrete works, Jack Pushing Supplying, Aligning and laying and other allied works at distribution system Networks for Shyamlya in Nimsa mouza under Shyamlya Gram Panchayat under Jamuria Block of Augmentation of PWSS RCFA Part-II (Zone-14B) under R.C.F.A Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000713/2023-2024</t>
   </si>
   <si>
     <t>2883/RCD-I</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>A CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance and other allied works for construction of store room at work site for(Zone-4A) of Pandabeswar and Andal Block for Augmentation of RCFA Part-II (Zone-14B) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 11</t>
+  </si>
+  <si>
+    <t>ORD/000542/2024-2025</t>
+  </si>
+  <si>
+    <t>145/RCD-I</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -847,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.73</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -965,54 +986,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>21.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.27</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1047,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>3.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1108,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>409.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>65.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.92</v>
       </c>
       <c r="S7" s="4">
         <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1169,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>12.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1230,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>44.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>37.7</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1291,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>23.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.33</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1331,101 +1352,162 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>37.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>38.5</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>20.29</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>70</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>594.79</v>
+      </c>
+      <c r="P13" s="8">
+        <v>170.53</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>28.67</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>