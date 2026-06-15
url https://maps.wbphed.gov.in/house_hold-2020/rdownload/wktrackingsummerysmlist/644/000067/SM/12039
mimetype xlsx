--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,68 @@
     <t>01/04/2025</t>
   </si>
   <si>
     <t>A CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance and other allied works for construction of store room at work site for(Zone-4A) of Pandabeswar and Andal Block for Augmentation of RCFA Part-II (Zone-14B) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 11</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>145/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>RTOR000004/2024-2025</t>
+  </si>
+  <si>
+    <t>381/RCD-I</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>810/RCD-I</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1445,201 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>20.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" s="4">
+        <v>30.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P14" s="4">
+        <v>61.6</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>687.19</v>
+      </c>
+      <c r="P15" s="8">
+        <v>170.53</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>24.82</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>