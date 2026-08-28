--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,213 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-14B) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12039</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-14B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 7</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/RCD I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 03 (Three) nos. 200 mm dia river bed tube well including laying of 250 mm dia HDPE pipe line in the river of Ajoy for Ukhra Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>3546/RCD-1</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>B.T.M. CONCERN</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional work for distribution network including supply of Hume pipe, G.I. pipe and adopting trench less technologies at 02 (Two) locations in connection to Zone-I Part-A Dendua OHR for Improvement of RCFA Part-I Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>2365/RCD-I</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Shifting of existing rising main for construction of new Pump House at Dendua OHR Campus under Improvement of RCFA Part-I Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000599/2023-2024</t>
+  </si>
+  <si>
+    <t>3281/RCD-I</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>D.S.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 150 cum &amp; allied work at Baidyanathpur under AUGMENTATION PWSS OF RCFA PART-II (ZONE-14B) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000681/2023-2024</t>
+  </si>
+  <si>
+    <t>3473/RCD-I</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) of Water Pipe Lines at Railway Gate (Node No 116 to 128) under AUGMENTATION PWSS OF RCFA PART-II (ZONE-14B) under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000661/2023-2024</t>
+  </si>
+  <si>
+    <t>3431/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>SINGHA ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and restoration of concrete road due to FHTC work at Kallya and surrounding villages within Kallya Gram Panchayat under Improvement of RCFA Part-I water Supply scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000658/2023-2024</t>
+  </si>
+  <si>
+    <t>3452/RCD-I</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>JAI MAHARAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order of additional works of Dismantling &amp; concrete works, Jack Pushing Supplying, Aligning and laying and other allied works at distribution system Networks for Shyamlya in Nimsa mouza under Shyamlya Gram Panchayat under Jamuria Block of Augmentation of PWSS RCFA Part-II (Zone-14B) under R.C.F.A Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000713/2023-2024</t>
+  </si>
+  <si>
+    <t>2883/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>2942/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...124 lines deleted...]
-    <t>A CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance and other allied works for construction of store room at work site for(Zone-4A) of Pandabeswar and Andal Block for Augmentation of RCFA Part-II (Zone-14B) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 11</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>145/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
@@ -883,728 +886,728 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.08</v>
+        <v>409.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.43</v>
+        <v>65.24</v>
       </c>
       <c r="R3" s="4">
-        <v>95.73</v>
+        <v>15.92</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.78</v>
+        <v>21.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.27</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>21.19</v>
+        <v>15.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.96</v>
+        <v>14.43</v>
       </c>
       <c r="R5" s="4">
-        <v>9.27</v>
+        <v>95.73</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.71</v>
+        <v>12.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.69</v>
+        <v>12.26</v>
       </c>
       <c r="R6" s="4">
-        <v>99.52</v>
+        <v>98.47</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>409.77</v>
+        <v>23.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>65.24</v>
+        <v>20.84</v>
       </c>
       <c r="R7" s="4">
-        <v>15.92</v>
+        <v>89.33</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>12.45</v>
+        <v>44.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.26</v>
+        <v>37.7</v>
       </c>
       <c r="R8" s="4">
-        <v>98.47</v>
+        <v>84.17</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>44.79</v>
+        <v>3.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>37.7</v>
+        <v>3.69</v>
       </c>
       <c r="R9" s="4">
-        <v>84.17</v>
+        <v>99.52</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>23.33</v>
+        <v>37.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.84</v>
+        <v>14.4</v>
       </c>
       <c r="R10" s="4">
-        <v>89.33</v>
+        <v>38.5</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>37.4</v>
+        <v>6.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>38.5</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>20.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>30.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
         <v>61.6</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>687.19</v>
       </c>
       <c r="P15" s="8">
         <v>170.53</v>
       </c>
       <c r="Q15" s="8">
         <v>24.82</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>