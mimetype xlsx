--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,71 +221,50 @@
   <si>
     <t>Way leave / Track crossing proposal with application ID : ER-ASN-2024-WL-93 at sonachara under Augmentation of RCFA Part-II (Zone-13) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>BILL/00118/2024-2025</t>
   </si>
   <si>
     <t>51/24-25</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with application ID : ER-ASN-2024-WL-95 at Sonachara under Augmentation of RCFA Part-II (Zone-13) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>BILL/00117/2024-2025</t>
   </si>
   <si>
     <t>50/24-25</t>
   </si>
   <si>
-    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-13)</t>
-[...19 lines deleted...]
-  <si>
     <t>Formal work order for Augmentation of RCFA Part-II Piped Water Supply Scheme (zone-13) with Construction of 400 cum capacity RCC OHR with 20 mtr with staging height including Boundary Walls with gates and land Development, Drain ad internal pathway at OHR site under Jamuria Block, District- Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>1844/RCD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>JAYANTA DATTA</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 150 cum &amp; allied works at Churulia under Augmentation of Churulia Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000705/2023-2024</t>
   </si>
   <si>
     <t>3501/RCD-1</t>
@@ -309,50 +288,131 @@
     <t>23/12/2022</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
     <t>Acceptance cum work order Sinking of 6 (Six) nos 200 mm dia river bed tube wells including collecting main for river Damodar at Kalajharia of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>2482/RCD-I</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>A. CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Health assessment of existing OHR of Churulia (200 Cum) and ancillary structures conducting Non-Destructive Test and thorough visual observation under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2023-2024</t>
+  </si>
+  <si>
+    <t>3019/RCD-I</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Health assessment of existing OHR of Kendra (750Cum) and ancillary structures conducting Non-Destructive Test and thorough visual observation under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>3027/RCD-1</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 5 (Five) nos 200 mm dia river bed tube well in the river of Damodar at Kalajharia H/W site for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>2884/RCD-1</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall including land development, approach road (Length-65 mtr) and drain (length-160 mtr) at Churulia OHR site of AUGMENTATION PWSS OF RCFA PART-II (ZONE-13) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>3500/RCD-1</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for distribution network &amp; allied work at Ondal Block of RCFA Part-II (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000968/2023-2024</t>
+  </si>
+  <si>
+    <t>717/RCD-I</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,73 +801,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1352,369 +1412,611 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>308.67</v>
+        <v>129.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>129.69</v>
+        <v>23.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23.68</v>
+        <v>0.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.46</v>
+        <v>13.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>13.15</v>
+        <v>4.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>9.8</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>28.18</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>92.71</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>407.5</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>