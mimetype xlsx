--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1078,54 +1078,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>11.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.65</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>14.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>31.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>21.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>129.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>99.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.49</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1497,54 +1497,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>23.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.16</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.61</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1619,54 +1619,54 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>13.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>84.56</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1680,54 +1680,54 @@
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>4.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1741,54 +1741,54 @@
       <c r="I16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>4.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1802,54 +1802,54 @@
       <c r="I17" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>9.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>9.62</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1863,54 +1863,54 @@
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>28.18</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>21.26</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1922,88 +1922,88 @@
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>92.71</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>92.67</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>407.5</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>323.36</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>79.35</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>