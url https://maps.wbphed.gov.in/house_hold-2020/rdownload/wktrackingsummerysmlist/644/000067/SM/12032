--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,71 @@
     <t>3500/RCD-1</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for distribution network &amp; allied work at Ondal Block of RCFA Part-II (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000968/2023-2024</t>
   </si>
   <si>
     <t>717/RCD-I</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-13)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>1762/RCD I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1936,87 +1957,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>92.71</v>
       </c>
       <c r="Q19" s="4">
         <v>92.67</v>
       </c>
       <c r="R19" s="4">
         <v>99.96</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P20" s="4">
+        <v>308.67</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>170.31</v>
+      </c>
+      <c r="R20" s="4">
+        <v>55.18</v>
+      </c>
+      <c r="S20" s="4">
+        <v>80</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>716.17</v>
+      </c>
+      <c r="P21" s="8">
+        <v>493.68</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>68.93</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>