--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,351 +89,351 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-13) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12032</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 400 cum capacity RCC Over Head Reservoir at (Zone-13) of Pandabeswar Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000553/2022-2023</t>
+  </si>
+  <si>
+    <t>3347/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Formal work order for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme including FHTC &amp; allied work under RCFA Division-I PHE Dte. (Zone-13)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 4,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>1762/RCD I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of RCFA Part-II Piped Water Supply Scheme (zone-13) with Construction of 400 cum capacity RCC OHR with 20 mtr with staging height including Boundary Walls with gates and land Development, Drain ad internal pathway at OHR site under Jamuria Block, District- Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>1844/RCD-I</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>JAYANTA DATTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 150 cum &amp; allied works at Churulia under Augmentation of Churulia Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>3501/RCD-1</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Charanpur Bus Stand and Faridpur of Barabani Block under Improvement of RCFA Part-I (Zone-11, Part-9) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2023-2024</t>
+  </si>
+  <si>
+    <t>2231/RCD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>SOMNATH SAMANTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Health assessment of existing OHR of Churulia (200 Cum) and ancillary structures conducting Non-Destructive Test and thorough visual observation under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2023-2024</t>
+  </si>
+  <si>
+    <t>3019/RCD-I</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Health assessment of existing OHR of Kendra (750Cum) and ancillary structures conducting Non-Destructive Test and thorough visual observation under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>3027/RCD-1</t>
+  </si>
+  <si>
+    <t>RISHAN ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall including land development, approach road (Length-65 mtr) and drain (length-160 mtr) at Churulia OHR site of AUGMENTATION PWSS OF RCFA PART-II (ZONE-13) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>3500/RCD-1</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and delivery of Centrifugal Pump Motor Set for Nimsha Village (High Lift) at Shemalya under AUGMENTATION PWSS OF RCFA PART-II (ZONE-13) Block - Jamuria, Dist - Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000699/2023-2024</t>
+  </si>
+  <si>
+    <t>3502/RCD-1</t>
+  </si>
+  <si>
+    <t>10/12/2023</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 5 (Five) nos 200 mm dia river bed tube well in the river of Damodar at Kalajharia H/W site for RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>2884/RCD-1</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Sinking of 6 (Six) nos 200 mm dia river bed tube wells including collecting main for river Damodar at Kalajharia of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2023-2024</t>
+  </si>
+  <si>
+    <t>2482/RCD-I</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>A. CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall with gate (length 200 mtr.) land development with approach road including internal drain at H/W site &amp; construction of guard room with toilet at Baliapur under Barabani Block in Improvement of RCFA Part-I W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000273/2023-2024</t>
+  </si>
+  <si>
+    <t>2330/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>2944/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Guard Room with toilet under Mangalpur Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>300/RCD-I</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>M/S SUBHRADEEP</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing of Boundary Wall at Khandra Bisswari OHR Site under RCFA Part-II Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000923/2023-2024</t>
   </si>
   <si>
     <t>299/RCD-I</t>
   </si>
   <si>
     <t>23/03/2024</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Charanpur Bus Stand and Faridpur of Barabani Block under Improvement of RCFA Part-I (Zone-11, Part-9) PWSS under RCFA Division-I PHE Dte.</t>
-[...53 lines deleted...]
-    <t>M/S SWAPAN BANERJEE</t>
+    <t>Acceptance cum work order for Additional work for distribution network &amp; allied work at Ondal Block of RCFA Part-II (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000968/2023-2024</t>
+  </si>
+  <si>
+    <t>717/RCD-I</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with application ID : ER-ASN-2024-WL-93 at sonachara under Augmentation of RCFA Part-II (Zone-13) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>BILL/00118/2024-2025</t>
   </si>
   <si>
     <t>51/24-25</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with application ID : ER-ASN-2024-WL-95 at Sonachara under Augmentation of RCFA Part-II (Zone-13) under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>BILL/00117/2024-2025</t>
   </si>
   <si>
     <t>50/24-25</t>
-  </si>
-[...169 lines deleted...]
-    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,1101 +960,1101 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>0.46</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.63</v>
+        <v>308.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>170.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.18</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.15</v>
+        <v>129.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.65</v>
+        <v>99.19</v>
       </c>
       <c r="R5" s="4">
-        <v>59.65</v>
+        <v>76.49</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>14.44</v>
+        <v>23.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.39</v>
+        <v>22.16</v>
       </c>
       <c r="R6" s="4">
-        <v>99.7</v>
+        <v>93.61</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>31.48</v>
+        <v>14.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>30.67</v>
+        <v>14.39</v>
       </c>
       <c r="R7" s="4">
-        <v>97.45</v>
+        <v>99.7</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>21.05</v>
+        <v>4.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.05</v>
+        <v>4.92</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.9</v>
+        <v>4.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>4.58</v>
+        <v>28.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.26</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>129.69</v>
+        <v>21.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>99.19</v>
+        <v>21.05</v>
       </c>
       <c r="R11" s="4">
-        <v>76.49</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>23.68</v>
+        <v>9.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.16</v>
+        <v>9.62</v>
       </c>
       <c r="R12" s="4">
-        <v>93.61</v>
+        <v>98.1</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>0.46</v>
+        <v>13.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.56</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>13.15</v>
+        <v>31.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.12</v>
+        <v>30.67</v>
       </c>
       <c r="R14" s="4">
-        <v>84.56</v>
+        <v>97.45</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>4.92</v>
+        <v>6.78</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.92</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>4.92</v>
+        <v>5.63</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.92</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>9.8</v>
+        <v>11.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>9.62</v>
+        <v>6.65</v>
       </c>
       <c r="R17" s="4">
-        <v>98.1</v>
+        <v>59.65</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>28.18</v>
+        <v>92.71</v>
       </c>
       <c r="Q18" s="4">
-        <v>5.99</v>
+        <v>92.67</v>
       </c>
       <c r="R18" s="4">
-        <v>21.26</v>
+        <v>99.96</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>92.71</v>
+        <v>4.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>92.67</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>308.67</v>
+        <v>4.58</v>
       </c>
       <c r="Q20" s="4">
-        <v>170.31</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>55.18</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>716.17</v>