--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,95 @@
     <t>03/02/2023</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 200 cum &amp; allied work at Shankarpur under Pandabeswar H/W Site within Pandabeswar Block for Augmentation of PWSS of RCFA Part-II (Zone-12B) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>162/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of allied items at Andal OHR Site under Phase-II/B under RCFA Division-I PHE Dte. AUGMENTATION PWSS OF RCFA PART-II (Zone-12B)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>1647/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied works of laying distribution system of balance work of supply &amp; laying of HDPE pipe under Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000942/2023-2024</t>
+  </si>
+  <si>
+    <t>498/RCD-I</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work Balance work of Road restoration in connection with laying distribution system to Accommodate FHTC and providing FHTC including supplying laying fittings fixing of 15 mm NB PVC pipe with all necessary work specials saddle piece etc. all complete for Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000941/2023-2024</t>
+  </si>
+  <si>
+    <t>500/RCD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -847,54 +892,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>81.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>48.77</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -908,54 +953,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1071,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>155.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>59.27</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1099,87 +1144,266 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>34.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>78.67</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P11" s="4">
+        <v>54.54</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>426</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>