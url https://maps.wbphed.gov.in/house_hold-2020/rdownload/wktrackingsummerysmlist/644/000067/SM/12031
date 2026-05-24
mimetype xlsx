--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,62 @@
     <t>Acceptance cum work order for Allied works of laying distribution system of balance work of supply &amp; laying of HDPE pipe under Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000942/2023-2024</t>
   </si>
   <si>
     <t>498/RCD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Allied work Balance work of Road restoration in connection with laying distribution system to Accommodate FHTC and providing FHTC including supplying laying fittings fixing of 15 mm NB PVC pipe with all necessary work specials saddle piece etc. all complete for Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000941/2023-2024</t>
   </si>
   <si>
     <t>500/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of restoration approach road in Amritnagar Zone-I for Augmentation of RCFA Part-II under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000948/2023-2024</t>
+  </si>
+  <si>
+    <t>499/RCDI</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +904,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>81.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1083,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>155.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>59.27</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1203,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>5.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1262,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>78.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>76.89</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1309,101 +1321,162 @@
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P11" s="4">
         <v>54.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>54.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>24.72</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>24.7</v>
+      </c>
+      <c r="R12" s="4">
+        <v>99.91</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>450.72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>307.09</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>68.13</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>