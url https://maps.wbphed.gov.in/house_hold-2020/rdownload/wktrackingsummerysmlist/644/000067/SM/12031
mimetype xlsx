--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-12B) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12031</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal Work Order for Distribution network for RCFA Part-II piped Water Supply Scheme including FHTC &amp; allied work under RCFA Div-I, PHE Dte.(Zone-12B)(Segment-2).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000631/2022-2023</t>
+  </si>
+  <si>
+    <t>485/RCDI</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work of Distribution Network including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-12 A) Piped Water Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000669/2023-2024</t>
+  </si>
+  <si>
+    <t>3436/RCD-1</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Health assessment of existing OHR of Barabani (910 Cum) and ancillary structures conducting Non-Destructive Test and thorough visual observation under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2023-2024</t>
+  </si>
+  <si>
+    <t>3018/RCD-I</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>2945/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Allied work of Distribution Network including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-12 A) Piped Water Scheme under RCFA Division-I PHE Dte.</t>
-[...38 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICES</t>
+    <t>Acceptance cum work order for Allied works of laying distribution system of balance work of supply &amp; laying of HDPE pipe under Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000942/2023-2024</t>
+  </si>
+  <si>
+    <t>498/RCD-I</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work Balance work of Road restoration in connection with laying distribution system to Accommodate FHTC and providing FHTC including supplying laying fittings fixing of 15 mm NB PVC pipe with all necessary work specials saddle piece etc. all complete for Augmentation of sub-surface water based PWSS for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000941/2023-2024</t>
+  </si>
+  <si>
+    <t>500/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of restoration approach road in Amritnagar Zone-I for Augmentation of RCFA Part-II under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000948/2023-2024</t>
+  </si>
+  <si>
+    <t>499/RCDI</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work of allied items at Andal OHR Site under Phase-II/B under RCFA Division-I PHE Dte. AUGMENTATION PWSS OF RCFA PART-II (Zone-12B)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>1647/RCD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
   </si>
   <si>
     <t>100 mm dia water pipe line with 600 mm dia MS Casing pipe line (Jal Jeevan Mission) by R.C.F.A Division-1, PHE DTE, Asansol in between Parasia Siding ¿ New Jambad Siding at Km. CB-2/15-16 in Asansol Division of Eastern Railway under AUGMENTATION PWSS OF RCFA PART-II (ZONE-12B) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00863/2024-2025</t>
   </si>
   <si>
     <t>396/24-25</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY</t>
   </si>
   <si>
-    <t>Formal Work Order for Distribution network for RCFA Part-II piped Water Supply Scheme including FHTC &amp; allied work under RCFA Div-I, PHE Dte.(Zone-12B)(Segment-2).</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 200 cum &amp; allied work at Shankarpur under Pandabeswar H/W Site within Pandabeswar Block for Augmentation of PWSS of RCFA Part-II (Zone-12B) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000558/2024-2025</t>
   </si>
   <si>
     <t>162/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
-  </si>
-[...55 lines deleted...]
-    <t>13/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,617 +822,617 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>155.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.27</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>81.28</v>
       </c>
       <c r="Q4" s="4">
         <v>48.77</v>
       </c>
       <c r="R4" s="4">
         <v>60</v>
       </c>
       <c r="S4" s="4">
         <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.95</v>
       </c>
       <c r="Q5" s="4">
         <v>4.95</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.58</v>
+        <v>6.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>155.21</v>
+        <v>78.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>92</v>
+        <v>76.89</v>
       </c>
       <c r="R7" s="4">
-        <v>59.27</v>
+        <v>97.74</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>34.75</v>
+        <v>54.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>54.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>5.25</v>
+        <v>24.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.25</v>
+        <v>24.7</v>
       </c>
       <c r="R9" s="4">
-        <v>99.98</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>78.67</v>
+        <v>5.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>76.89</v>
+        <v>5.25</v>
       </c>
       <c r="R10" s="4">
-        <v>97.74</v>
+        <v>99.98</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>54.54</v>
+        <v>4.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>54.54</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>24.72</v>
+        <v>34.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>24.7</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>450.72</v>