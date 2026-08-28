--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-8) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12028</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 250 cum capacity RCC Over Head Reservoir at (Zone-8) of Jamuria Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000561/2022-2023</t>
+  </si>
+  <si>
+    <t>3355/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Augmentation of RCFA Part-II Piped Water Supply Scheme (Zone-8) with Construction of 250 cum capacity RCC OHR with 20 mtr with staging height including Boundary Walls with gates and land Development, Drain and internal pathway at OHR site under Jamuria Block, District Paschim Bardhaman, (Sl No. 07).</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>1402 RCD I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>PINKI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume Pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at 04 nos location (Bus stand/Taxi stand Domohani Bazar, Rural more, Near Domohani Electric Supply Office, BDO Office More) of Barabani Block under Improvement of RCFA Part-I (Zone-11, Part-6) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000231/2023-2024</t>
   </si>
   <si>
     <t>2229/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>UMA ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order Additional work for the laying of Distribution Network for Improvement RCFA Part-I Water Supply Scheme within command area of Zone-XI (Part-1 Distribution Segment) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>2367/RCD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional Supplying E.R.M.S Black pipe of approved quality including carring, stacking at works site and other allied works for Improvement RCFA Part-I Water Supply Scheme within command area of Zone VIII under RCFA Div-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000723/2023-2024</t>
   </si>
   <si>
     <t>3612/RCD-1</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of Pump Houses (Size 14 mtr x 10 mtr x 8 mtr) under at Madanpur H/W Site under AUGMENTATION PWSS OF RCFA PART-II (ZONE-8) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000724/2023-2024</t>
+  </si>
+  <si>
+    <t>3611/RCD-1</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>D.S.C. CONCERN</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Supplying E.R.M.S Black pipe of approved quality including carring, stacking at works site and other allied works for crossing of 07 nos (Node Point :139-140,153-3,42-43,86-87,60-61, and 38-40 culvert/canal of by the side of PWD road under Improvement RCFA Part-I water Supply scheme within command area of Zone VIII under RCFA Div-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000720/2023-2024</t>
   </si>
   <si>
     <t>3614/RCD-I</t>
   </si>
   <si>
     <t>TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional extra cutting Laterate/sandstone of distribution of pipe line at Augmentation of RCFA Part-II (Zione-8) within command area under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000522/2023-2024</t>
   </si>
   <si>
     <t>2880/RCD-I</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
+    <t>Acceptence cum work order for Additional (Extra line Node no. 550-550A, 555-548, 554-547, 527-321, 378-296, 397-423, 423-441) supplying, aligning &amp; laying HDPE pipe line of RCFA Part-I Water Supply Scheme within command area of Zone-VII (Part-E) under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000406/2023-2024</t>
+  </si>
+  <si>
+    <t>2588/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of MS pipe carrier bridge, additional (Extra line) supplying, aligning &amp; laying HDPE pipe line and other works of RCFA Part-I Water Supply Scheme within command area of Zone-VIII under RCFA Div-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>2368/RCD-I</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>2948/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Balance work for laying of different dia HDPE pipe line (left out portion) and other allied works at Amritnagar (Part-A) under Augmentation of Amritnagar Zone-I under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000955/2023-2024</t>
   </si>
   <si>
     <t>2455/RCD-I</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>M/S SINGH &amp; KONAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for Laying distribution system including FHTC for 5 (Two) nos uncovered village viz. Namokeshia and Jorbari within Salanpur Block under Augmentation of RCFA Part-II (zone-10) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001074/2023-2024</t>
   </si>
   <si>
     <t>806/RCD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Supply &amp; Delivery of GI pipe including loading , unloading and carriage to Searsole store under RCFA Part-II PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001022/2023-2024</t>
+  </si>
+  <si>
+    <t>626/RCD-I</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Acceptance cum Work Order for Emergent dismantling of RCC Elevated Reservoir capacity 682 cum staging height 20 meter at Mohishila OHR within Asansol Municipal Corporation area of Augmentation PWSS of RCFA Part-II (Zone-8) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001018/2023-2024</t>
   </si>
   <si>
     <t>519/RCD-I</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Supply &amp; Delivery of GI pipe including loading , unloading and carriage to Searsole store under RCFA Part-II PWSS under RCFA Division-I PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Way leave permission for water supply poipe line for JJM carrier pipe dia 250 mm at Pandabeswar under Augmentation of RCFA PART-II (ZONE-8) under RCFA Div-I PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00864/2024-2025</t>
   </si>
   <si>
     <t>398/24-25</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY</t>
-  </si>
-[...97 lines deleted...]
-    <t>22/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -943,60 +943,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.82</v>
+        <v>0.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1004,931 +1004,931 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.78</v>
+        <v>95.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>86.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.1</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.32</v>
+        <v>30.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.6</v>
+        <v>47.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>40.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.79</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.78</v>
+        <v>2.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>45.53</v>
+        <v>35.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.22</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>107.86</v>
+        <v>3.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>17.37</v>
+        <v>10.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>93.69</v>
+        <v>7.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.8</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>1.19</v>
+        <v>28.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>26.64</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.76</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>95.85</v>
+        <v>6.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>47.39</v>
+        <v>45.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>35.91</v>
+        <v>107.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.49</v>
+        <v>93.69</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>93.69</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>28.11</v>
+        <v>17.37</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>17.35</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>7.55</v>
+        <v>1.19</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>535.23</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>299.85</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>56.02</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>