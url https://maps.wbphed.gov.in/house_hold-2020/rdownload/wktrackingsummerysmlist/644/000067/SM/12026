--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,77 @@
     <t>28/03/2024</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Formal work order for Distribution Network Including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-6) Piped Water Supply Scheme Under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
   <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>1763/RCD I</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 600 mm dia MS Pipes under the Railway track by jack pushing technology at different spots and pushing different dia MS Pipes through 600 mm dia MS pipes in connection with the work of estimates for the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone- under RCFA Division-I PHE Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000516/2023-2024</t>
+  </si>
+  <si>
+    <t>2867/RCD-I</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 600 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-6) for Augmentation of RCFA Part_II Piped Water Supply Scheme including Soil investigation and Chlorine Room (4.50 X 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.(2nd Call).</t>
+  </si>
+  <si>
+    <t>ORD/001016/2023-2024</t>
+  </si>
+  <si>
+    <t>558/RCD-I</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1341,87 +1368,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>541.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>41.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P13" s="4">
+        <v>151</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>42</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>900.91</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>