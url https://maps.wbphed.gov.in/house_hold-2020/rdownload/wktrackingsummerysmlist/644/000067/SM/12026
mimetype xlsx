--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,62 @@
     <t>Acceptance cum work order for Crossing 600 mm dia MS Pipes under the Railway track by jack pushing technology at different spots and pushing different dia MS Pipes through 600 mm dia MS pipes in connection with the work of estimates for the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone- under RCFA Division-I PHE Dte. (Part-B).</t>
   </si>
   <si>
     <t>ORD/000516/2023-2024</t>
   </si>
   <si>
     <t>2867/RCD-I</t>
   </si>
   <si>
     <t>21/10/2023</t>
   </si>
   <si>
     <t>Formal work order for construction of 600 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-6) for Augmentation of RCFA Part_II Piped Water Supply Scheme including Soil investigation and Chlorine Room (4.50 X 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.(2nd Call).</t>
   </si>
   <si>
     <t>ORD/001016/2023-2024</t>
   </si>
   <si>
     <t>558/RCD-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for laying distribution pipe line of providing FHTC at Harispur Taldanga under Madanpur Gram Panchayat of Andal Block of JJM work AUGMENTATION PWSS OF RCFA PART-II (ZONE-6) under RCFA Division-I.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001169/2023-2024</t>
+  </si>
+  <si>
+    <t>1008/RCD-I</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1049,54 +1061,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>22.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.41</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1171,54 +1183,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>67.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>63.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1232,54 +1244,54 @@
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>7.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1293,54 +1305,54 @@
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>45.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>43.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1354,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>541.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>167.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>30.9</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1415,54 +1427,54 @@
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>41.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>38.27</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.16</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1476,101 +1488,162 @@
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
         <v>151</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S13" s="4">
         <v>42</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.56</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="R14" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>906.47</v>
+      </c>
+      <c r="P15" s="8">
+        <v>422.7</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>46.63</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>