--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>Formal work order for construction of 600 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-6) for Augmentation of RCFA Part_II Piped Water Supply Scheme including Soil investigation and Chlorine Room (4.50 X 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.(2nd Call).</t>
   </si>
   <si>
     <t>ORD/001016/2023-2024</t>
   </si>
   <si>
     <t>558/RCD-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional work for laying distribution pipe line of providing FHTC at Harispur Taldanga under Madanpur Gram Panchayat of Andal Block of JJM work AUGMENTATION PWSS OF RCFA PART-II (ZONE-6) under RCFA Division-I.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001169/2023-2024</t>
   </si>
   <si>
     <t>1008/RCD-I</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional emergency work road restoration, laying of PVC pipe and other allied work for balance part at different location of Ramnagar and adjoining area within Pandabeswar Block for Augmentation PWSS of RCFA Part-II (Zone-6) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000705/2025-2026</t>
+  </si>
+  <si>
+    <t>2632/RCD-I</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1563,87 +1581,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>5.56</v>
       </c>
       <c r="Q14" s="4">
         <v>5.55</v>
       </c>
       <c r="R14" s="4">
         <v>99.8</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.1</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>916.57</v>
+      </c>
+      <c r="P16" s="8">
+        <v>422.7</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>46.12</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>