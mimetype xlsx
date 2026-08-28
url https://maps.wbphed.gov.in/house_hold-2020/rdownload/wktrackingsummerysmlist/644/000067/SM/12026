--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-6) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12026</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Distribution Network Including FHTC &amp; allied work at Ondal Block of RCFA Part-II (Zone-6) Piped Water Supply Scheme Under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>1763/RCD I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply fitting and allining of 250 mm dia non return valve and 80 mm dia air valve and etc allied works at Bilpahari OCP area on distribution main under Kendra Khottamdihi water supply scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2023-2024</t>
+  </si>
+  <si>
+    <t>2896_RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Srirampur Workshop road near Railway Workshop under Ondal Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000791/2023-2024</t>
+  </si>
+  <si>
+    <t>3437_RCD_I</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>09/12/2023</t>
+  </si>
+  <si>
+    <t>Continuation work order for Probable Office expenditure of office of the Executive Engineer to meet up day to day various office &amp; site expenses under RCFA div-I PHE Dte (w.e.f 01.08.2023 to 31.01.2024)</t>
+  </si>
+  <si>
+    <t>ORD/001166/2023-2024</t>
+  </si>
+  <si>
+    <t>2319_RCD-I</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology at 4 nos location (Dabor more, Achhra Road, Rupnarayanpur Phari, Rupnarayanpur Chittaranjan Road) of Salanpur Block under Improvement of RCFA Part-I (Zone-7, Part-F) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>2338/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 600 mm dia MS Pipes under the Railway track by jack pushing technology at different spots and pushing different dia MS Pipes through 600 mm dia MS pipes in connection with the work of estimates for the laying distribution system for Amritnagar Zone-II under Augmentation of RCFA Part-II (Zone- under RCFA Division-I PHE Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000516/2023-2024</t>
+  </si>
+  <si>
+    <t>2867/RCD-I</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Guard room with toilet at Dendua under Salanpur Block for Improvement of RCFA Part-I Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>3280/RCD-I</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>D.S.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>2952/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Supply fitting and allining of 250 mm dia non return valve and 80 mm dia air valve and etc allied works at Bilpahari OCP area on distribution main under Kendra Khottamdihi water supply scheme under RCFA Div-I, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Laying and Pushing by adopting trench less technology(e.g.Jack Pushing Method etc) at Kunustoria for Distribution Network for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I.PHE Dte.(Zone-7) Segment-5</t>
   </si>
   <si>
     <t>ORD/001165/2023-2024</t>
   </si>
   <si>
     <t>1017/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>B.T.M. CONCERN</t>
   </si>
   <si>
-    <t>Continuation work order for Probable Office expenditure of office of the Executive Engineer to meet up day to day various office &amp; site expenses under RCFA div-I PHE Dte (w.e.f 01.08.2023 to 31.01.2024)</t>
-[...52 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Allied work Balance Work of Road restoration in connection with Distribution Network including FHTC and allied work at Ondal Block of RCFA Part-II (Zone-6) Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000946/2023-2024</t>
   </si>
   <si>
     <t>454/RCD-1</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
-  </si>
-[...31 lines deleted...]
-    <t>21/10/2023</t>
   </si>
   <si>
     <t>Formal work order for construction of 600 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-6) for Augmentation of RCFA Part_II Piped Water Supply Scheme including Soil investigation and Chlorine Room (4.50 X 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.(2nd Call).</t>
   </si>
   <si>
     <t>ORD/001016/2023-2024</t>
   </si>
   <si>
     <t>558/RCD-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional work for laying distribution pipe line of providing FHTC at Harispur Taldanga under Madanpur Gram Panchayat of Andal Block of JJM work AUGMENTATION PWSS OF RCFA PART-II (ZONE-6) under RCFA Division-I.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001169/2023-2024</t>
   </si>
   <si>
     <t>1008/RCD-I</t>
   </si>
@@ -879,413 +879,417 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>541.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>167.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>30.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>9.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>22.8</v>
+        <v>4.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.41</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.49</v>
+        <v>67.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>63.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.46</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>67.97</v>
+        <v>41.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>63.53</v>
+        <v>38.27</v>
       </c>
       <c r="R8" s="4">
-        <v>93.46</v>
+        <v>91.16</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>7.61</v>
       </c>
       <c r="Q9" s="4">
         <v>7.29</v>
       </c>
       <c r="R9" s="4">
         <v>95.73</v>
       </c>
@@ -1298,360 +1302,356 @@
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>45.34</v>
+        <v>6.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>43.8</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>541.2</v>
+        <v>22.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>167.23</v>
+        <v>21.52</v>
       </c>
       <c r="R11" s="4">
-        <v>30.9</v>
+        <v>94.41</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>41.98</v>
+        <v>45.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>38.27</v>
+        <v>43.8</v>
       </c>
       <c r="R12" s="4">
-        <v>91.16</v>
+        <v>96.6</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>151</v>
       </c>
       <c r="Q13" s="4">
         <v>75.5</v>
       </c>
       <c r="R13" s="4">
         <v>50</v>
       </c>
       <c r="S13" s="4">
         <v>42</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>5.56</v>
       </c>
       <c r="Q14" s="4">
         <v>5.55</v>
       </c>
       <c r="R14" s="4">
         <v>99.8</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>10.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>