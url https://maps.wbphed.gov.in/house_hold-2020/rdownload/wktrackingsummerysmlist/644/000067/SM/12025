--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,77 @@
     <t>1614/RCD I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Formal work order for Construction of 450 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-5) for Augmentation of RCFA Part-II Piped Water Supply Scheme including Soil Investigation and chlorine Room (4.50 x 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1608/RCD I</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work for bridge with foundation at Chalbalpur under Amritnagar Zone-II for Augmentation of RCFA Part-II (Zone-5) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>2864/RCD-I</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying and pushing MS pipe through RCC pipe in different dia and different including cutting welding for barricading jointing for Augmentation of RCFA Part-II (Zone-5) PWSS under Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000523/2023-2024</t>
+  </si>
+  <si>
+    <t>2881/RCD-I</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1260,87 +1287,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>137.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>87.54</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>16.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>927.34</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>