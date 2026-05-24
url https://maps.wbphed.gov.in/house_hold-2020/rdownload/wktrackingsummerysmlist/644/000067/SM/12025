--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -907,54 +907,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>38.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.29</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>21.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.12</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>13.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.54</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>475.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>209.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>43.95</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1212,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>128.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>17.29</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1273,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>137.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>137.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1334,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>87.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>87.26</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1429,54 +1429,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>927.34</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>512.74</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>55.29</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>