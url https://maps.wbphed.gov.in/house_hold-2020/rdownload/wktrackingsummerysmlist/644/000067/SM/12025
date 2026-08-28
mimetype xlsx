--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION PWSS OF RCFA PART-II (ZONE-5) UNDER RCFA DIVISION-I PHE DTE.</t>
   </si>
   <si>
     <t>SM/12025</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sub Soil Investigation for 450 cum capacity RCC Over Head Reservoir at (Zone-5) of Ondal Block for Augmentation of RCFA Part-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000565/2022-2023</t>
+  </si>
+  <si>
+    <t>3359/RCDI</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>MOYTEC</t>
+  </si>
+  <si>
+    <t>Formal work order for distribution network including FHTC &amp; allied work at Ondal Block of RCFA Part-II(zone -5) pipe water supply under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000811/2022-2023</t>
+  </si>
+  <si>
+    <t>954/RCDI</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for Supplying laying different HDPE Pipe line for Improvement of RCFA Part-I Water Supply Scheme within Command area of Zone-VIII with LDS work under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>1614/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 450 cum capacity 20 mtrs staging height RCC Over Reservoir (Pipe connection and cost of pipes, specials at Ondal Block (Zone-5) for Augmentation of RCFA Part-II Piped Water Supply Scheme including Soil Investigation and chlorine Room (4.50 x 3.50 m) under RCFA Division-I PHE Dte. In District Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1608/RCD I</t>
+  </si>
+  <si>
+    <t>25/04/2024</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying 450 mm dia MS water pipe line with 700 mm dia MS casing pipe for Railway crossing in Salanpur at KM SLS/1136 and SLS/1138 on Bemjomary siding Railway line in Asansol Division under JJM under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>2620/RCD-I</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied work for bridge with foundation at Chalbalpur under Amritnagar Zone-II for Augmentation of RCFA Part-II (Zone-5) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>2864/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of new boundary wall, Land developing and Pathway and other allied works at Nimsa mouza RCC over Head Site at Shyamla under Augmentation of RCFA Part-II (Zone-5) under RCFA Division-I PHE Dte. (Length 188 Mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000519/2023-2024</t>
+  </si>
+  <si>
+    <t>2873/RCD-I</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying and pushing MS pipe through RCC pipe in different dia and different including cutting welding for barricading jointing for Augmentation of RCFA Part-II (Zone-5) PWSS under Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000523/2023-2024</t>
+  </si>
+  <si>
+    <t>2881/RCD-I</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Supplying. Aligning and laying MS pipe (Node no. 45-47, 61-62, 5-16, 44-45) construction of Guard wall, concrete dismantling with re concreting and other allied works for Shyamla &amp; Bhuri Mouzas, Block-Jamuria, Dist-Paschim Bardhaman under Augmentation of RCFA Part-II (Zone-5) under RCFA Division-I PHE Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000524/2023-2024</t>
+  </si>
+  <si>
+    <t>2882/RCD-I</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>2954/RCD-I</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...151 lines deleted...]
-    <t>01/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,627 +825,627 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.78</v>
+        <v>0.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.49</v>
+        <v>475.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.49</v>
+        <v>209.15</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>43.95</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>38.07</v>
+        <v>128.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>32.09</v>
+        <v>22.19</v>
       </c>
       <c r="R5" s="4">
-        <v>84.29</v>
+        <v>17.29</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>21.97</v>
+        <v>137.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.21</v>
+        <v>137.5</v>
       </c>
       <c r="R6" s="4">
-        <v>60.12</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>13.8</v>
+        <v>38.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.84</v>
+        <v>32.09</v>
       </c>
       <c r="R7" s="4">
-        <v>78.54</v>
+        <v>84.29</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>475.88</v>
+        <v>87.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>209.15</v>
+        <v>87.26</v>
       </c>
       <c r="R8" s="4">
-        <v>43.95</v>
+        <v>99.68</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>128.33</v>
+        <v>21.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.19</v>
+        <v>13.21</v>
       </c>
       <c r="R9" s="4">
-        <v>17.29</v>
+        <v>60.12</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>137.5</v>
+        <v>16.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>137.5</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>87.54</v>
+        <v>13.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>87.26</v>
+        <v>10.84</v>
       </c>
       <c r="R11" s="4">
-        <v>99.68</v>
+        <v>78.54</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>16.98</v>
+        <v>6.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>927.34</v>