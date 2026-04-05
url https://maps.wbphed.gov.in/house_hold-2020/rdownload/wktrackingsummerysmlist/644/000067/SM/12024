--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,68 @@
     <t>30/08/2022</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>SWATI CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 250 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Samlya for Samlya Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Ref Drawing No. PC-I/OHR/10/2012 (Sheet No. 1 &amp; 2)</t>
   </si>
   <si>
     <t>ORD/000459/2022-2023</t>
   </si>
   <si>
     <t>2934/RCD-I</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Supplying, laying and aligning of distribution system for Part of Kendra Khottamdihi Mouza (JL No. 001), Bajari (Jl No. 023) &amp; Sonpur (Jl No. 022) for Kendra Khottamdihi W/S Scheme (Zone-I) , Block:-Pandabeswar under RCFA Division-I PHE Dte. (Part-A) under JJM (RCFA Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/000824/2022-2023</t>
+  </si>
+  <si>
+    <t>800/RCD-I</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,73 +594,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -796,54 +814,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>337.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>234.46</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>69.41</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -857,101 +875,162 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>80.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>24.01</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>95.19</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>520.23</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>