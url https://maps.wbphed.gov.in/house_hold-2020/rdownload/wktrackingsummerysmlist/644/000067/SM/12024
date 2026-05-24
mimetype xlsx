--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -814,54 +814,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>337.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>234.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.41</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>80.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -936,88 +936,88 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>95.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>83.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>520.23</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>341.62</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>65.67</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>