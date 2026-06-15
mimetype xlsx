--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,59 @@
     <t>17/11/2022</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
     <t>Continuation work order for Supplying, laying and aligning of distribution system for Part of Kendra Khottamdihi Mouza (JL No. 001), Bajari (Jl No. 023) &amp; Sonpur (Jl No. 022) for Kendra Khottamdihi W/S Scheme (Zone-I) , Block:-Pandabeswar under RCFA Division-I PHE Dte. (Part-A) under JJM (RCFA Part-II)</t>
   </si>
   <si>
     <t>ORD/000824/2022-2023</t>
   </si>
   <si>
     <t>800/RCD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>04/06/2023</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>RTOR000009/2025-2026</t>
+  </si>
+  <si>
+    <t>2542/RCD-I</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -950,87 +959,144 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>95.19</v>
       </c>
       <c r="Q6" s="4">
         <v>83.15</v>
       </c>
       <c r="R6" s="4">
         <v>87.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="4">
+        <v>16.69</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>536.92</v>
+      </c>
+      <c r="P8" s="8">
+        <v>341.62</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>63.63</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>