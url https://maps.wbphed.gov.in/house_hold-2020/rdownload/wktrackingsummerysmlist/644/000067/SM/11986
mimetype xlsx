--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,101 @@
     <t>Acceptance cum work order for Additional work of laying distribution system for Augmentation of Sub-Surface Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000244/2023-2024</t>
   </si>
   <si>
     <t>2253/RCD-1</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work of laying distribution system to Augmentation of Sub-Surface Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000245/2023-2024</t>
   </si>
   <si>
     <t>2255/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptence cum work order for Additional Work for crossing Nunia River through the riverbed and allied works of Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>2580/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Dhunabaid of Dendua for distribution system within command area of Zone-I (Dendua OHR Site) under Augmentation of sub surface water supply scheme for Amritnagar Zone-II under RCFA, Division-1,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000104/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Pathan Dahwra of Murgasole Mouza under Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA, Division-1, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>2126/RCD-I</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works of Sinking of 6 (Six) nos. river bed tube wells including collecting main &amp; other allied works at Damalia H/W under RCFA part II at Damodar river under Amritnagar Zone II water supply scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>2136/RCD-I</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1718,87 +1769,331 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>28.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.58</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P18" s="4">
+        <v>12.7</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P19" s="4">
+        <v>7.38</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P20" s="4">
+        <v>12.6</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>30</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1045.86</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>