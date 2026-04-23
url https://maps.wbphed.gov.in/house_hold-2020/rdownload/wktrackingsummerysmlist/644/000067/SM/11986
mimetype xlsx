--- v2 (2026-04-01)
+++ v3 (2026-04-23)
@@ -970,54 +970,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1389,54 +1389,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>9.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1511,54 +1511,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>38.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>26.97</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>70.04</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1572,54 +1572,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>366.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>235.84</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>64.34</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1633,54 +1633,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>9.23</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1694,54 +1694,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>62.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>62.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1755,54 +1755,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>28.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>28.13</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1816,54 +1816,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P17" s="4">
         <v>7.58</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>7.43</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>97.99</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2033,54 +2033,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1045.86</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>383.5</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>36.67</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>