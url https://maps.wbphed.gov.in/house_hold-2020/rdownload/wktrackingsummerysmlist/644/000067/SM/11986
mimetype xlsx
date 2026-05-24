--- v3 (2026-04-23)
+++ v4 (2026-05-24)
@@ -1145,54 +1145,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>22.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.52</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>8.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>102.07</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1267,54 +1267,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>7.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1450,54 +1450,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>26.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.86</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1511,54 +1511,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>38.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>26.97</v>
+        <v>38.44</v>
       </c>
       <c r="R12" s="4">
-        <v>70.04</v>
+        <v>99.85</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1938,54 +1938,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P19" s="4">
         <v>7.38</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>71.21</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2033,54 +2033,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1045.86</v>
       </c>
       <c r="P21" s="8">
-        <v>383.5</v>
+        <v>443.34</v>
       </c>
       <c r="Q21" s="8">
-        <v>36.67</v>
+        <v>42.39</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>