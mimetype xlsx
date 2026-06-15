--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,62 @@
     <t>2124/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work of Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Pathan Dahwra of Murgasole Mouza under Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA, Division-1, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2024-2025</t>
   </si>
   <si>
     <t>2126/RCD-I</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional works of Sinking of 6 (Six) nos. river bed tube wells including collecting main &amp; other allied works at Damalia H/W under RCFA part II at Damodar river under Amritnagar Zone II water supply scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000116/2024-2025</t>
   </si>
   <si>
     <t>2136/RCD-I</t>
   </si>
   <si>
     <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall with Gate at OHR Site (Length- 120 mtrs) at Nimcha village of Raniganj Block for Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000876/2022-2023</t>
+  </si>
+  <si>
+    <t>1125/ RCD I</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,70 +819,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2013,87 +2025,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P20" s="4">
         <v>12.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P21" s="4">
+        <v>10.18</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1056.04</v>
+      </c>
+      <c r="P22" s="8">
+        <v>443.34</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>41.98</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>