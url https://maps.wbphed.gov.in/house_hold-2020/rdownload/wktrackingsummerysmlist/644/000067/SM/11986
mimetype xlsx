--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,348 +89,348 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation of Amritnagar Zone-II Piped Water Supply Scheme within RCFA Part-II Area under RCFA Division-I PHE Dte. to accommodate FHTC in Raniganj Block Dist-Paschim Bardhaman</t>
   </si>
   <si>
     <t>SM/11986</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum wor order for Construction of CWR (Clear Water Reservoir) of capacity 200 cum &amp; allied work at Amritnagar under Augmentation of Sub Surface Water Supply Scheme of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 10,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>3283/RCDI</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>SOMNATH SAMANTA</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System to Accommodate FHTC and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN6) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Sub-Surface Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division I, PHE Dte.under RCFA Division I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>2455/RCD-I</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order of rising main for Amritnagar Zone-II Water Supply Scheme for Ranoganj Block under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>2513/RCD I</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>19/11/2022</t>
+  </si>
+  <si>
+    <t>MD. JAWED KHAN</t>
+  </si>
+  <si>
     <t>Detailed Route Survey, Design Drawing &amp; DPR Preparation for Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 05)</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000540/2021-2022</t>
   </si>
   <si>
     <t>504/RCD-I</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2022-2023</t>
   </si>
   <si>
     <t>2925/RCD-I</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
-    <t>Acceptance cum wor order for Construction of CWR (Clear Water Reservoir) of capacity 200 cum &amp; allied work at Amritnagar under Augmentation of Sub Surface Water Supply Scheme of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
-[...17 lines deleted...]
-    <t>SOMNATH SAMANTA</t>
+    <t>Acceptance cum Work Order for Construction of Boundary Wall with Gate at OHR Site (Length-80 mtrs) at Amritnagar H/W Site (Damalia village) of Raniganj Block for Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No. 03)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000884/2022-2023</t>
+  </si>
+  <si>
+    <t>1147/RCD-1</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Land development with approach road including internal drain at Head Works Site for Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No.- 05)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 10</t>
+  </si>
+  <si>
+    <t>ORD/000892/2022-2023</t>
+  </si>
+  <si>
+    <t>1149/RCD-1</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>ZEROTH CONTROL SYSTEM</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Special Repair &amp; Renovation of existing High Lift Pump House, Boundary Wall, Guard Room, CWR, Switch Room etc. and allied works at H/W Site of Amritnagar Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>1145/RCD-1</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for supplying 90 mm dia HDPE pipe line at Murgathol Adibasipara and Old Egera Including repairing different dia pipe line in different places within Amritnagar Distribution Zone under Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division- IPHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>410/RCD-I</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>DAS &amp; CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall with Gate at OHR Site (Length- 120 mtrs) at Nimcha village of Raniganj Block for Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000876/2022-2023</t>
+  </si>
+  <si>
+    <t>1125/ RCD I</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Acceptence cum work order for Additional Work for crossing Nunia River through the riverbed and allied works of Amritnagar Zone-II Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>2580/RCD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of laying distribution system for Augmentation of Sub-Surface Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>2253/RCD-1</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of laying distribution system to Augmentation of Sub-Surface Water Based Piped Water Supply Scheme for Amritnagar Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2023-2024</t>
+  </si>
+  <si>
+    <t>2255/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of OHR and Construction of new boundary wall, Land developing and Path way and other allied works at Saora mouza, Plot No:2787 at R.C.C over Head Site of Augmentation of Amritnagar Zone-II Piped Water Supply Scheme within RCFA Part-II Area under Raniganj Block under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2024-2025</t>
+  </si>
+  <si>
+    <t>2550/RCD-I</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works of Sinking of 6 (Six) nos. river bed tube wells including collecting main &amp; other allied works at Damalia H/W under RCFA part II at Damodar river under Amritnagar Zone II water supply scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>2136/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Pathan Dahwra of Murgasole Mouza under Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under RCFA, Division-1, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>2126/RCD-I</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of Laying &amp; Pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Dhunabaid of Dendua for distribution system within command area of Zone-I (Dendua OHR Site) under Augmentation of sub surface water supply scheme for Amritnagar Zone-II under RCFA, Division-1,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000104/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for Road crossing of 250 mm dia Rising Main for under Augmentation of Amritnagar Zone-II Piped Water Supply Scheme under Raniganj Block under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 12</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000102/2024-2025</t>
   </si>
   <si>
     <t>2122/RCD-I</t>
-  </si>
-[...220 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -979,1147 +979,1147 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.23</v>
+        <v>22.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.23</v>
+        <v>14</v>
       </c>
       <c r="R3" s="4">
+        <v>63.52</v>
+      </c>
+      <c r="S3" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>356.25</v>
+        <v>366.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>235.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>3129</v>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>60.34</v>
+        <v>38.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>22.04</v>
+        <v>4.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>14</v>
+        <v>4.23</v>
       </c>
       <c r="R6" s="4">
-        <v>63.52</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.41</v>
+        <v>356.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.59</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>102.07</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
         <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3129</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>7.04</v>
+        <v>60.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.5</v>
+        <v>7.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>9.83</v>
+        <v>6.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.59</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.58</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>26.19</v>
+        <v>9.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.58</v>
+        <v>9.59</v>
       </c>
       <c r="R11" s="4">
-        <v>51.86</v>
+        <v>97.58</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>38.5</v>
+        <v>9.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>38.44</v>
+        <v>9.18</v>
       </c>
       <c r="R12" s="4">
-        <v>99.85</v>
+        <v>99.5</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>366.55</v>
+        <v>10.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>235.84</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>64.34</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>9.23</v>
+        <v>7.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.18</v>
+        <v>7.43</v>
       </c>
       <c r="R14" s="4">
-        <v>99.5</v>
+        <v>97.99</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>62.23</v>
       </c>
       <c r="Q15" s="4">
         <v>62.13</v>
       </c>
       <c r="R15" s="4">
         <v>99.84</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="P16" s="4">
         <v>28.24</v>
       </c>
       <c r="Q16" s="4">
         <v>28.13</v>
       </c>
       <c r="R16" s="4">
         <v>99.6</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="P17" s="4">
-        <v>7.58</v>
+        <v>26.19</v>
       </c>
       <c r="Q17" s="4">
-        <v>7.43</v>
+        <v>13.58</v>
       </c>
       <c r="R17" s="4">
-        <v>97.99</v>
+        <v>51.86</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>12.7</v>
+        <v>12.6</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P19" s="4">
         <v>7.38</v>
       </c>
       <c r="Q19" s="4">
         <v>5.26</v>
       </c>
       <c r="R19" s="4">
         <v>71.21</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="P20" s="4">
-        <v>12.6</v>
+        <v>12.7</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="P21" s="4">
-        <v>10.18</v>
+        <v>8.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>102.07</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>