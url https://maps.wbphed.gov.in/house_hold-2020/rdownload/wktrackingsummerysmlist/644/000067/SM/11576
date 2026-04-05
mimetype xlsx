--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,92 @@
     <t>1177/RCD-1</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order forConstruction of Boundary Wall with Gate at OHR Site (Length-160 mtrs) at Ondal Block for Augmentation of Ondal Phase- II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
   </si>
   <si>
     <t>ORD/000879/2022-2023</t>
   </si>
   <si>
     <t>1126/ RCD I</t>
   </si>
   <si>
     <t>23/04/2023</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Land development with approach road including internal drain at Head Works Site for Augmentation of Ondal Phase II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No. 04)</t>
   </si>
   <si>
     <t>ORD/000888/2022-2023</t>
   </si>
   <si>
     <t>1148/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Carriage DI pipe &amp; specials from Searsole to Andal for rising main pipeline work at Andal block of Augmentation of sub surface water supply scheme for Andal Phase-II/B RCFA Division-I ,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2428/RCD-I</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of the pushing 300 mm Dia MS rising main through 600 mm Dia pipe under Hinglow River for the work Of OCP based Kajora site of Augmentation of sub surface water supply scheme for Ondal Phase-II/B Under RCFA Division-I PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>2430/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for cutting hard rock at Kajora OHR Site for Ghanashyampur abandoned Kajora of Augmentation of sub surface water based PWSS for Andal Phase-II/B under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>2426/RCD-I</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1699,87 +1741,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
         <v>6.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.04</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>10</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P18" s="4">
+        <v>48.99</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P19" s="4">
+        <v>14.71</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1034.73</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>