--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1117,54 +1117,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>5.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.07</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1178,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>73.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>73.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1239,54 +1239,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>88.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>27.47</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1300,54 +1300,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>7.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>56.2</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1361,54 +1361,54 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>178.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.64</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.02</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1422,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>108.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>34.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.85</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1544,54 +1544,54 @@
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>129.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>129.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1605,54 +1605,54 @@
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P14" s="4">
         <v>4.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>84.93</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1666,54 +1666,54 @@
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>13.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.27</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1727,54 +1727,54 @@
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
         <v>6.5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.09</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.69</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1849,54 +1849,54 @@
       <c r="I18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P18" s="4">
         <v>48.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1944,54 +1944,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1034.73</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>371.6</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>35.91</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>