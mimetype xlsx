--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION OF SUB SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR ONDAL PHASE II/B TO ACCOMMODATE FHTC</t>
   </si>
   <si>
     <t>SM/11576</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Distribution network for Augmentation of Ondal (Phase-II/B) Piped Water Supply Scheme including FHTC &amp; allied work within Ondal Block under RCFA Division-I PHE Dte. (Part-1)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>2836/RCDI</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2022-2023</t>
   </si>
   <si>
     <t>2927/RCD-I</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
+    <t>Acceptance cum work order for laying of 200 mm dia rising main from Dignala OHR ste to proposed OHR site at Andal BL &amp; LRO office for the proposed Augmentation work of Andal Phase-II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000645/2022-2023</t>
+  </si>
+  <si>
+    <t>343/RCDI</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>D.S.C. CONCERN</t>
+  </si>
+  <si>
+    <t>Formal work order for distribution network for augmentation of Ondal (Phase-II/B) piped Water Supply Scheme including FHTC &amp; allied works within Ondal Block under RCFA Div-I, PHE Dte.(Part-3)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 15</t>
+  </si>
+  <si>
+    <t>ORD/000600/2022-2023</t>
+  </si>
+  <si>
+    <t>15/RCDI</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>04/02/2023</t>
+  </si>
+  <si>
+    <t>DAS &amp; CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Formal order for distribution network for augmentation of Ondal (Phase -II/B) piped Water Supply scheme including FHTC &amp; allied work within ondal block under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000780/2022-2023</t>
+  </si>
+  <si>
+    <t>819/RCDI</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>M/S MONI TRADERS</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 450 cum capacity 20 mtr staging height RCC over head reservoir pipe connection and cost of pipes, specials at Andal village for Augmentation of Ondal Phase-II/B piped water supply scheme under RCFA Div-I, PHE Dte. in the District of Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2022-2023</t>
+  </si>
+  <si>
+    <t>18 /RCD I</t>
+  </si>
+  <si>
+    <t>14/01/2023</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order forConstruction of Boundary Wall with Gate at OHR Site (Length-160 mtrs) at Ondal Block for Augmentation of Ondal Phase- II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000879/2022-2023</t>
+  </si>
+  <si>
+    <t>1126/ RCD I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of Guard room with toilet under Ondal Phase-II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000896/2022-2023</t>
+  </si>
+  <si>
+    <t>1150/RCD-1</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>SUBHADEEP DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of Chlorine Room (Size 4.1 m x 3.5 m out to out) at OHR Site for Augmentation of Ondal Phase-II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte.(Sl No. 34)</t>
+  </si>
+  <si>
+    <t>ORD/000915/2022-2023</t>
+  </si>
+  <si>
+    <t>1177/RCD-1</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Land development with approach road including internal drain at Head Works Site for Augmentation of Ondal Phase II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman (Sl No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000888/2022-2023</t>
+  </si>
+  <si>
+    <t>1148/RCD-1</t>
+  </si>
+  <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>2206/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Construction of Guard room with toilet under Ondal Phase-II/B Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 06)</t>
-[...20 lines deleted...]
-    <t>SUBHADEEP DAS</t>
+    <t>Supply &amp; erection of Swajal Village Boards (102 nos) having M.S. Channel/Angle Posts &amp; 1.5 mm thick M.S. synthetic enamel paint over a coat of red oxied primer including lettering complete at different places under Augmentation of sub surface water based for PWSS Ondal Phase-II/B under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000349/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02_Swajal/AE/24-25</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>SHARMA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Carriage DI pipe &amp; specials from Searsole to Andal for rising main pipeline work at Andal block of Augmentation of sub surface water supply scheme for Andal Phase-II/B RCFA Division-I ,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>2428/RCD-I</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of the pushing 300 mm Dia MS rising main through 600 mm Dia pipe under Hinglow River for the work Of OCP based Kajora site of Augmentation of sub surface water supply scheme for Ondal Phase-II/B Under RCFA Division-I PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>2430/RCD-I</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>T M CONCRETE CREATION PVT.LTD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for cutting hard rock at Kajora OHR Site for Ghanashyampur abandoned Kajora of Augmentation of sub surface water based PWSS for Andal Phase-II/B under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>2426/RCD-I</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Allied work of 600 mm Dia RCC pipe road crossing trenchless method jack pushing under NH-19 at Railway Kajora more to Andal Police station under OCP based KAJORA of Augmentation sub surface water supply scheme Ondal Phase-II/B under RCFA Division-I PHE, Dte</t>
   </si>
   <si>
     <t>ORD/000183/2024-2025</t>
   </si>
   <si>
     <t>2431/RCD-I</t>
-  </si>
-[...199 lines deleted...]
-    <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,1043 +921,1043 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>85.11</v>
+        <v>88.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3125</v>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>220.25</v>
+        <v>85.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>38</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3125</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>24.19</v>
+        <v>220.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>5.64</v>
+        <v>7.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.53</v>
+        <v>4.3</v>
       </c>
       <c r="R6" s="4">
-        <v>98.07</v>
+        <v>56.2</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>73.64</v>
+        <v>178.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>73.64</v>
+        <v>60.64</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>34.02</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>88.58</v>
+        <v>108.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.33</v>
+        <v>34.49</v>
       </c>
       <c r="R8" s="4">
-        <v>27.47</v>
+        <v>31.85</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>7.65</v>
+        <v>129.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.3</v>
+        <v>129.3</v>
       </c>
       <c r="R9" s="4">
-        <v>56.2</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>178.26</v>
+        <v>13.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>60.64</v>
+        <v>13.27</v>
       </c>
       <c r="R10" s="4">
-        <v>34.02</v>
+        <v>98.79</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>108.27</v>
+        <v>5.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>34.49</v>
+        <v>5.53</v>
       </c>
       <c r="R11" s="4">
-        <v>31.85</v>
+        <v>98.07</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>20.55</v>
+        <v>4.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>84.93</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
-        <v>129.3</v>
+        <v>6.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>129.3</v>
+        <v>6.09</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>93.69</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.61</v>
+        <v>24.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.91</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>84.93</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>13.43</v>
+        <v>20.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>13.27</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>98.79</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>6.5</v>
+        <v>5.04</v>
       </c>
       <c r="Q16" s="4">
-        <v>6.09</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>93.69</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>5.04</v>
+        <v>48.99</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>32.87</v>
       </c>
       <c r="S17" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>48.99</v>
+        <v>14.71</v>
       </c>
       <c r="Q18" s="4">
-        <v>16.1</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>32.87</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
-        <v>14.71</v>
+        <v>73.64</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>73.64</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>