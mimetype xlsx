--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,324 +89,327 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION OF ITAPARA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10844</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of DPR for Augumentation of Itapara Piped Water Supply Scheme Block - Barabani, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000482/2021-2022</t>
+  </si>
+  <si>
+    <t>2346/RCD I</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>STEELCONC AND ASSOCIATES</t>
+  </si>
+  <si>
     <t>Construction of Pumping Station at Itapara new H/W Site of Itapara Water Supply Scheme under RCFA Division-I PHE Dte.(Sl no 01)</t>
   </si>
   <si>
-    <t>Assistant Engineer 1</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000127/2020-2021</t>
   </si>
   <si>
     <t>14 / RCD I</t>
   </si>
   <si>
     <t>08/01/2021</t>
   </si>
   <si>
     <t>22/02/2021</t>
   </si>
   <si>
     <t>RELIABLE ENGINEERS CO-OP CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Preparation of DPR for Augumentation of Itapara Piped Water Supply Scheme Block - Barabani, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte. (Sl No. 02)</t>
-[...14 lines deleted...]
-    <t>STEELCONC AND ASSOCIATES</t>
+    <t>Acceptance cum work order for Providing FHTC work for the Command area of Zone-XI (Part-6 Segment) for augmentation of Itapara piped Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>1699/RCD-I</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising Main for Augmentation of Itapara Piped Water Supply Scheme at Baraboni Block Under RCFA - Div - I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2022-2023</t>
+  </si>
+  <si>
+    <t>3277/RCD I</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>DURGADAS MONDAL</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Electro-Mechanical Equipments and Allied Works at Panuria under Augmentation of Panuria Itapara Water Supply Scheme, Block-Baraboni, Dist.-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>488/AMD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of approach road, land development, CWR painting, Cable trench slab, drainage system at Runakuraghat H/W campus under Augmentation of Itapara Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 24)</t>
+  </si>
+  <si>
+    <t>ORD/000859/2022-2023</t>
+  </si>
+  <si>
+    <t>1090/RCD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>121/RCD-I</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2022-2023</t>
   </si>
   <si>
     <t>28/RCD-I</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>2207/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of Guard Room with toilet at Dabor OHR site under Chotkara Kanskuli Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
+    <t>Assistant Engineer 2,Assistant Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000970/2023-2024</t>
+  </si>
+  <si>
+    <t>460/RCD-1</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Renovation of filter bed, changing of Media and allied works at Salanpur Dalmia OCP Project under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001070/2023-2024</t>
+  </si>
+  <si>
+    <t>101_A_RCD-I</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>24/01/2024</t>
+  </si>
+  <si>
+    <t>R B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for raising height of tube well to encounter flood including surging of tube well, repairing work of collecting main at river Ajoy at Churulia under Augmentation of Itapara Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
-    <t>ORD/000970/2023-2024</t>
-[...31 lines deleted...]
-  <si>
     <t>ORD/001087/2023-2024</t>
   </si>
   <si>
     <t>876/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Guard Room with toilet at Malladihi OHR site under Chotkara Kanskuli Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000967/2023-2024</t>
   </si>
   <si>
     <t>717-A/RCD-I</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>PINKI ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Supply of valves, construction of valve chamber, supplying laying HDPE/UPVC/GI pipe line and allied works at Putulia, Hosenpur and adjacent area under Augmentation of Itapara W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2023-2024</t>
+  </si>
+  <si>
+    <t>461/RCD-1</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of spout, repairing and restoration of pipe line, FHTC connection and allied land development works within distribution system under Malladihi OHR under Augmentation of Itapara PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000986/2023-2024</t>
+  </si>
+  <si>
+    <t>469/RCD-1</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Continuation of work order for Conducting route survey , design rising main network and preparation &amp; submission of source augmentation DPR for Itapara PWSS for Impementation of JJM at Barabani block under RCFA DIVISION-I P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001009/2023-2024</t>
   </si>
   <si>
     <t>74/A/RCD-I</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
-  </si>
-[...82 lines deleted...]
-    <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,57 +958,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.75</v>
+        <v>2.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,923 +1019,925 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.82</v>
+        <v>2.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>222.41</v>
+        <v>44.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>92.01</v>
+        <v>34.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>55.3</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>160.38</v>
+        <v>180</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>62.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>34.49</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>180</v>
+        <v>37.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>35.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.75</v>
       </c>
       <c r="S8" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>5.97</v>
+        <v>222.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.46</v>
+        <v>92.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.09</v>
+        <v>160.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>5.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.97</v>
+        <v>7.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>7.18</v>
+        <v>4.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>7.72</v>
+        <v>5.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.72</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>7.67</v>
+      </c>
+      <c r="R16" s="4">
+        <v>99.34</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>34.74</v>
+        <v>7.18</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6.99</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>37.83</v>
+        <v>4.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>820.79</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>156.35</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>19.05</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>