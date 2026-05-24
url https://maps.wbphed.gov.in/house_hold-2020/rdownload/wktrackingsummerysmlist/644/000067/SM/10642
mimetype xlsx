--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -555,50 +555,65 @@
     <t>2861/RCD-I</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
     <t>TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for laying and pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Aliganj within distribution system Part-C of Roshna under Augmentation of Roshna PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 7</t>
   </si>
   <si>
     <t>ORD/000992/2023-2024</t>
   </si>
   <si>
     <t>472/RCD-1</t>
   </si>
   <si>
     <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for Additional work including Adopting Trench less technology (e.g. Jack Pushing Method etc) at 04(Four) nos. location at (i)Churulia Main Road, (ii)Nazrul Academy Road Crossing (iii)Likapur Road Crossing (iv)Madhudanga OHR and allied MS work including open cut at pump house and existing OHR site including supply of Hume pipe in related to rising main of Churulia and Madantore under Augmentation of Roshna PWSS under RCFA Division ¿I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001179/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1150,54 +1165,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1287,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>32.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.44</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1523,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>27.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.15</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1569,54 +1584,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>24.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.4</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1691,54 +1706,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>0.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S12" s="4">
         <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1752,54 +1767,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>28.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1813,54 +1828,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P14" s="4">
         <v>7.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.18</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1874,54 +1889,54 @@
       <c r="I15" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P15" s="4">
         <v>6.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.28</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1935,54 +1950,54 @@
       <c r="I16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P16" s="4">
         <v>9.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.07</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>91.45</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1996,54 +2011,54 @@
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P17" s="4">
         <v>12.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>12.18</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2285,54 +2300,54 @@
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P22" s="4">
         <v>21.96</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>10.24</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>46.64</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2346,54 +2361,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P23" s="4">
         <v>5.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>77.37</v>
       </c>
       <c r="S23" s="4">
         <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2407,54 +2422,54 @@
       <c r="I24" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P24" s="4">
         <v>11.44</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>8.64</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>75.54</v>
       </c>
       <c r="S24" s="4">
         <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2525,54 +2540,54 @@
         <v>148</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P26" s="4">
         <v>52.19</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>46.97</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S26" s="4">
         <v>70</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2586,54 +2601,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P27" s="4">
         <v>75.81</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>74.68</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2647,54 +2662,54 @@
       <c r="I28" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P28" s="4">
         <v>41.7</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>37.77</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>90.58</v>
       </c>
       <c r="S28" s="4">
         <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2708,54 +2723,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P29" s="4">
         <v>163.56</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>163.51</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2769,54 +2784,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="P30" s="4">
         <v>71.96</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>70.46</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.92</v>
       </c>
       <c r="S30" s="4">
         <v>30</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2830,54 +2845,54 @@
       <c r="I31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P31" s="4">
         <v>26.79</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>23.92</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>89.3</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2905,87 +2920,148 @@
       </c>
       <c r="N32" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P32" s="4">
         <v>11.75</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="I33" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P33" s="4">
+        <v>40.55</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>39.86</v>
+      </c>
+      <c r="R33" s="4">
+        <v>98.32</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>985.61</v>
+      </c>
+      <c r="P34" s="8">
+        <v>607.62</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>61.65</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>