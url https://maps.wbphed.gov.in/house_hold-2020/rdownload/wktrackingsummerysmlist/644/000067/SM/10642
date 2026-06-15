--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -570,50 +570,68 @@
     <t>Assistant Engineer 2,Assistant Engineer 7</t>
   </si>
   <si>
     <t>ORD/000992/2023-2024</t>
   </si>
   <si>
     <t>472/RCD-1</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional work for Additional work including Adopting Trench less technology (e.g. Jack Pushing Method etc) at 04(Four) nos. location at (i)Churulia Main Road, (ii)Nazrul Academy Road Crossing (iii)Likapur Road Crossing (iv)Madhudanga OHR and allied MS work including open cut at pump house and existing OHR site including supply of Hume pipe in related to rising main of Churulia and Madantore under Augmentation of Roshna PWSS under RCFA Division ¿I PHE Dte</t>
   </si>
   <si>
     <t>ORD/001179/2023-2024</t>
   </si>
   <si>
     <t>1020/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of august 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00968/2024-2025</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of july 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00989/2024-2025</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1002,51 +1020,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2981,87 +2999,197 @@
       </c>
       <c r="N33" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P33" s="4">
         <v>40.55</v>
       </c>
       <c r="Q33" s="4">
         <v>39.86</v>
       </c>
       <c r="R33" s="4">
         <v>98.32</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" s="7" t="s">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
         <v>186</v>
       </c>
-      <c r="B34" s="7"/>
-[...22 lines deleted...]
-      <c r="S34" s="8"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L35" s="4"/>
+      <c r="M35" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P35" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>986.08</v>
+      </c>
+      <c r="P36" s="8">
+        <v>607.62</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>61.62</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>