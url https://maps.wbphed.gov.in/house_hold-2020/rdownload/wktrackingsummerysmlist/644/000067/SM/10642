--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,525 +113,525 @@
   <si>
     <t>Preparation of DPR for Augumentation of Roshna Piped Water Supply Scheme Block - Barabani, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte. (Sl No. 05)</t>
   </si>
   <si>
     <t>Assistant Engineer 1</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000479/2021-2022</t>
   </si>
   <si>
     <t>2349/RCD I</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>STEELCONC AND ASSOCIATES</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 (Two) no. 200 mm dia river bed tube well in the river Ajoy of Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte.(SL No 08)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000115/2022-2023</t>
+  </si>
+  <si>
+    <t>1282/RCDI</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>02/07/2022</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sub Soil Investigation for 300 cum capacity RCC Over Head Reservoir of Barabani Block for Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
   </si>
   <si>
-    <t>Assistant Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000527/2022-2023</t>
   </si>
   <si>
     <t>3140/RCDI</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>19/12/2022</t>
   </si>
   <si>
     <t>P.K TEWARY DRILLING CO.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Distribution Network for Augmentation of Roshna Piped Water Supply Scheme Block Barabani, Dist- Paschim Bardhaman under RCFA Div-I PHE,Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000100/2022-2023</t>
+  </si>
+  <si>
+    <t>1273/RCD-I</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution Network for Augmentation of Roshna Piped Water Supply Scheme Block Barabani, Dist- Paschim Bardhaman under RCFA Div-I PHE,Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>1274/RCD-I</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution Network for Augmentation of Roshna Piped Water Supply Scheme Block Barabani, Dist- Paschim Bardhaman under RCFA Div-I PHE,Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000102/2022-2023</t>
+  </si>
+  <si>
+    <t>1275/RCD-I</t>
+  </si>
+  <si>
+    <t>JYOGOMAYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution Network for Augmentation of Roshna Piped Water Supply Scheme including FHTC Work and Construction of 300 cum capacity 20 Mtr staging height RCC Over Head Reservoir Block Barabani, Dist - Paschim Bardhaman under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000121/2022-2023</t>
+  </si>
+  <si>
+    <t>1607/RCD-I</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2022-2023</t>
+  </si>
+  <si>
+    <t>2349/RCD-I</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Electro-Mechanical Equipments and Allied Works at Panuria under Augmentation of Panuria Itapara Water Supply Scheme, Block-Baraboni, Dist.-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>488/AMD</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works at Gourandi under Augmentation of Roshna Piped Water Supply Scheme, Block-Baraboni, Dist.-Paschim Bardhaman.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000504/2022-2023</t>
   </si>
   <si>
     <t>606/AMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Acceptance cum work order for Construction of 1.5 mtrs Height Boundary Wall with double column after 15 mtrs interval along with 750 mm Height 3 layer Barbed Wire around Roshna Head Works Site under Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>ORD/000887/2022-2023</t>
+  </si>
+  <si>
+    <t>1131/ RCD I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional laying of 90 mm dia HDPE pipe of distribution network at Aliganj and surrounding area for Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte. (Sl No. 07)</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>1151/RCD-1</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order forLaying of different dia HDPE pipe line including concrete cutting and mending work at Khyerbaid, Amdiha area Zone-IX under Improvement of RCFA Part-I Water Supply Scheme under RCFA Division-I PHE Dte. (Sl. No. 26)</t>
+  </si>
+  <si>
+    <t>ORD/000864/2022-2023</t>
+  </si>
+  <si>
+    <t>1092/RCD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for laying of 200 mm dia rising main for Roshna OHR from Gourandi CWR under Augmentation of Roshna Piped water Supply Scheme under RCFA Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000830/2022-2023</t>
+  </si>
+  <si>
+    <t>1034/RCDI</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of CWR 150 cum, sub station building of H/W site, pump house, chlorine room and other allied work (Bank of Ajoy river) under Semalya Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001037/2022-2023</t>
+  </si>
+  <si>
+    <t>1216_1_RCD-I</t>
+  </si>
+  <si>
+    <t>22/07/2023</t>
+  </si>
+  <si>
+    <t>SHILPA UDDOYG ENGINEERING CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing, Renovation, renewing &amp; overhauling &amp; obsolete i) for 2 nos. Iron Removal Plant (Pressure type) each capacity 45 cum/Hr at Churulia Head Works Site for Augmentation of Churulia W/S Scheme under RCFA Division-I PHE Dte. (Part-A) ii) for 3 Nos. Iron Removal Plant (Pressure type of capacity 50 cum/hr 1no. &amp; 75cum/hr ¿ 2nos) at Madantore Head works site for Madantore W/S Scheme under RCFA Division-I PHE Dte. (Part-B) iii) for 4 nos. Iron removal Plant (Pressure type) each capacity 20 cum/hr at Pandabeswar Head Works Site for Pandabeswar W/S Scheme under RCFA Division-I PHE Dte. (Part-C) iv) for 2 nos. Iron Removal Plant (Pressure type) each capacity 50 cum/hr at Madanpur Head Works Site under RCFA Division-I PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000879/2023-2024</t>
+  </si>
+  <si>
+    <t>1391_I_RCD_I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>TARAPRASAD SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order Additional work for the laying of 315 mm dia HDPE pipe instead of 300 mm dia D.I. pipe of Distribution Network for Improvement RCFA Part-I Water Supply Scheme within command area of Zone-XI (Part-6 Distribution Segment) Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000882/2022-2023</t>
+  </si>
+  <si>
+    <t>1140/RCD-I</t>
+  </si>
+  <si>
+    <t>UMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Extension of pipe line for providing 60 nos FHTC at different area of Kendra for Kendra Khottamdihi Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2023-2024</t>
+  </si>
+  <si>
+    <t>2861/RCD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of Boundary wall, dismantling &amp; reconstruction of flooring of Pump House, CWR and other allied work at H/W site of Ballavpur Hospital under RCFA Part-II W/S Scheme under RCFA Division-I PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000267/2023-2024</t>
+  </si>
+  <si>
+    <t>2324/RCD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>SUBHADEEP DAS</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1638/RCD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
-    <t>Providing and Installation of Electro-Mechanical Equipments and Allied Works at Panuria under Augmentation of Panuria Itapara Water Supply Scheme, Block-Baraboni, Dist.-Paschim Bardhaman.</t>
-[...49 lines deleted...]
-  <si>
     <t>Lowering of Submersible Pumping Machineries in Newly sunk RBTW No-6 &amp; 7 for CWR at Roshna Pump House under Roshna Water Supply Scheme.</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>1811/AMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Hiring of SUV (A.C) (Non Airconditioned) Bharat Stage-IV/BS-IV purchased on or after 01.01.2022 with Diesel/LPG/CNG Engine. for the Office Use of the Deputy Superintending Engineer, RCFA W/S Circle, Public Health Engineering Directorate, Govt. of West Bengal (w.e.f. 01.03.2024 to 31.08.2024) (Sl No. 02)</t>
   </si>
   <si>
     <t>Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/001128/2023-2024</t>
   </si>
   <si>
     <t>718C/RCD-I</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>SHYAMAL MAJI</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Distribution Network for Augmentation of Roshna Piped Water Supply Scheme Block Barabani, Dist- Paschim Bardhaman under RCFA Div-I PHE,Dte. (Part-D)</t>
-[...32 lines deleted...]
-    <t>SUBHADEEP DAS</t>
+    <t>Acceptance cum work order for Additional Laying of 200 mm dia rising main for the Augmentation of Roshna Piped Water Supply Scheme . under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000975/2023-2024</t>
+  </si>
+  <si>
+    <t>462/RCD-1</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>T R ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying and pushing of 600 mm dia RCC (NP3) Hume pipe by adopting trench less technology (e.g. Jack Pushing Method etc) at Aliganj within distribution system Part-C of Roshna under Augmentation of Roshna PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>472/RCD-1</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional work for Additional work including Adopting Trench less technology (e.g. Jack Pushing Method etc) at 04(Four) nos. location at (i)Churulia Main Road, (ii)Nazrul Academy Road Crossing (iii)Likapur Road Crossing (iv)Madhudanga OHR and allied MS work including open cut at pump house and existing OHR site including supply of Hume pipe in related to rising main of Churulia and Madantore under Augmentation of Roshna PWSS under RCFA Division ¿I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001179/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
   </si>
   <si>
     <t>Lowering of Submersible Pumping Machineries for Newly Sunk RBTWs under Panuria Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000652/2023-2024</t>
   </si>
   <si>
     <t>552/AMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Balance work of construction of CWR at Runakuraghat for Augmentation of Roshna Piped Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 1,Assistant Engineer 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>1590/RCD-I</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>SAMIR KUMAR ROY CHOWDHURY</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Additional Laying of 200 mm dia rising main for the Augmentation of Roshna Piped Water Supply Scheme . under RCFA Division-I PHE Dte.</t>
-[...14 lines deleted...]
-    <t>T R ENTERPRISE</t>
+    <t>Fuel bill in faver of Ranajit auto for the month of july 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00989/2024-2025</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>RANAJIT AUTO</t>
+  </si>
+  <si>
+    <t>Fuel bill in favor of Ranjit Auto for the month of April 2024 for 1 no. Vehicle for Office of the Deputy Superintending Engineer, RCFA W/S Circle, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>BILL/00222/2024-2025</t>
+  </si>
+  <si>
+    <t>110/24-25</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of august 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00968/2024-2025</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
   </si>
   <si>
     <t>Fuel bill in favor of Ranjit Auto for the month of March 2024 for 1 no. Vehicle for Office of the Deputy Superintending Engineer, RCFA W/S Circle, PHE Dte, Govt. of West Bengal</t>
   </si>
   <si>
     <t>BILL/00221/2024-2025</t>
   </si>
   <si>
     <t>109/24-25</t>
   </si>
   <si>
-    <t>21/06/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>fuel bill infavor of Ranjit Auto for one no vechile for affiliated of the Deputy superintending Engineer RCFA W/S circle PHE Dte Govt of west bengal</t>
   </si>
   <si>
     <t>BILL/00489/2024-2025</t>
   </si>
   <si>
     <t>257/24-25</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
-    <t>Fuel bill in favor of Ranjit Auto for the month of April 2024 for 1 no. Vehicle for Office of the Deputy Superintending Engineer, RCFA W/S Circle, PHE Dte, Govt. of West Bengal</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00487/2024-2025</t>
   </si>
   <si>
     <t>255/24-25</t>
-  </si>
-[...178 lines deleted...]
-    <t>03/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1241,1899 +1241,1899 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.55</v>
+        <v>21.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.64</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>32.53</v>
+        <v>0.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.61</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>66.44</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>12.32</v>
+        <v>75.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>74.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>30.48</v>
+        <v>41.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>37.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.58</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>180</v>
+        <v>28.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S8" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>27.16</v>
+        <v>163.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>25.57</v>
+        <v>163.51</v>
       </c>
       <c r="R9" s="4">
-        <v>94.15</v>
+        <v>99.97</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>24.69</v>
+        <v>12.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.18</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>53.4</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>12.12</v>
+        <v>180</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>32.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.6</v>
+        <v>21.61</v>
       </c>
       <c r="R12" s="4">
-        <v>66.67</v>
+        <v>66.44</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>28.02</v>
+        <v>27.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>28.01</v>
+        <v>25.57</v>
       </c>
       <c r="R13" s="4">
-        <v>99.96</v>
+        <v>94.15</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>7.46</v>
+        <v>5.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>7.4</v>
+        <v>4.63</v>
       </c>
       <c r="R14" s="4">
-        <v>99.18</v>
+        <v>77.37</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="P15" s="4">
-        <v>6.28</v>
+        <v>24.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.28</v>
+        <v>13.18</v>
       </c>
       <c r="R15" s="4">
-        <v>99.91</v>
+        <v>53.4</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>106</v>
+        <v>51</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="P16" s="4">
-        <v>9.92</v>
+        <v>11.44</v>
       </c>
       <c r="Q16" s="4">
-        <v>9.07</v>
+        <v>8.64</v>
       </c>
       <c r="R16" s="4">
-        <v>91.45</v>
+        <v>75.54</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>12.98</v>
+        <v>72.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>12.18</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>93.83</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>0.2</v>
+        <v>52.19</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>46.97</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>0.25</v>
+        <v>71.96</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>70.46</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>97.92</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.19</v>
+        <v>26.79</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>23.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.3</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I21" s="13"/>
-[...3 lines deleted...]
-      </c>
       <c r="L21" s="4" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="P21" s="4">
-        <v>0.24</v>
+        <v>7.46</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.18</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P22" s="4">
-        <v>21.96</v>
+        <v>30.48</v>
       </c>
       <c r="Q22" s="4">
-        <v>10.24</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>46.64</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>5.99</v>
+        <v>12.12</v>
       </c>
       <c r="Q23" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>77.37</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>73</v>
+        <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>68</v>
+        <v>144</v>
       </c>
       <c r="P24" s="4">
-        <v>11.44</v>
+        <v>0.9</v>
       </c>
       <c r="Q24" s="4">
-        <v>8.64</v>
+        <v>0.6</v>
       </c>
       <c r="R24" s="4">
-        <v>75.54</v>
+        <v>66.67</v>
       </c>
       <c r="S24" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="I25" s="13"/>
+        <v>145</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>66</v>
+        <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P25" s="4">
-        <v>72.59</v>
+        <v>12.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>12.18</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I26" s="13"/>
-[...11 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>55</v>
       </c>
       <c r="P26" s="4">
-        <v>52.19</v>
+        <v>11.75</v>
       </c>
       <c r="Q26" s="4">
-        <v>46.97</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>92</v>
+        <v>160</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
       <c r="P27" s="4">
-        <v>75.81</v>
+        <v>40.55</v>
       </c>
       <c r="Q27" s="4">
-        <v>74.68</v>
+        <v>39.86</v>
       </c>
       <c r="R27" s="4">
-        <v>98.5</v>
+        <v>98.32</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>91</v>
+        <v>164</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>139</v>
+        <v>78</v>
       </c>
       <c r="P28" s="4">
-        <v>41.7</v>
+        <v>6.28</v>
       </c>
       <c r="Q28" s="4">
-        <v>37.77</v>
+        <v>6.28</v>
       </c>
       <c r="R28" s="4">
-        <v>90.58</v>
+        <v>99.91</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="P29" s="4">
-        <v>163.56</v>
+        <v>9.92</v>
       </c>
       <c r="Q29" s="4">
-        <v>163.51</v>
+        <v>9.07</v>
       </c>
       <c r="R29" s="4">
-        <v>99.97</v>
+        <v>91.45</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="L30" s="4"/>
       <c r="M30" s="4" t="s">
-        <v>66</v>
+        <v>174</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>67</v>
+        <v>174</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="P30" s="4">
-        <v>71.96</v>
+        <v>0.24</v>
       </c>
       <c r="Q30" s="4">
-        <v>70.46</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>97.92</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P31" s="4">
-        <v>26.79</v>
+        <v>0.19</v>
       </c>
       <c r="Q31" s="4">
-        <v>23.92</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>89.3</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>176</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="P32" s="4">
-        <v>11.75</v>
+        <v>0.23</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>181</v>
-[...6 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="P33" s="4">
-        <v>40.55</v>
+        <v>0.2</v>
       </c>
       <c r="Q33" s="4">
-        <v>39.86</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>98.32</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>186</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L34" s="4"/>
+      <c r="L34" s="4" t="s">
+        <v>188</v>
+      </c>
       <c r="M34" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="P34" s="4">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L35" s="4"/>
+      <c r="L35" s="4" t="s">
+        <v>191</v>
+      </c>
       <c r="M35" s="4" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="P35" s="4">
         <v>0.24</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>192</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>