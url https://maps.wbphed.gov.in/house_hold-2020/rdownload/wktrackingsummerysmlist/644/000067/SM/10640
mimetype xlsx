--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,68 +252,50 @@
     <t>805/RCD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work of Distribution Network for Augmentation of Jamuria (Rural) (Zone-II) Piped Water Supply Scheme including FHTC &amp; allied work within Jamuria Block under RCFA Division-I PHE Dte. (Part- A)</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>2133/RCD-I</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>M/S B.K. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Distribution network for Augmentation of Jamuria Rural- II Piped Water Supply Scheme including FHTC work (Segment- II) under Jamuria Block in the district of Paschim Bardhaman under RCFA Division - I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000118/2024-2025</t>
   </si>
   <si>
     <t>2117/RCD-I</t>
   </si>
   <si>
     <t>09/11/2026</t>
   </si>
   <si>
     <t>MS SAMANTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 150 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Augmentation of Jamuria Rural (Zone-II) Piped Water Supply Scheme under RCFA Division-I PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>1631/RCD-I</t>
   </si>
@@ -735,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1415,247 +1397,186 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>95.92</v>
+        <v>48.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>48.54</v>
+        <v>69.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>488.77</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>