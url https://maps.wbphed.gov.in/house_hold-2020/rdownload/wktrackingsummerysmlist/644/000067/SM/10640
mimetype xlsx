--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -998,54 +998,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>31.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.48</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>236.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>59.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.04</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1299,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>22.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>35.93</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1360,54 +1360,54 @@
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>20.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.82</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.67</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,88 +1482,88 @@
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>69.15</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>48.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>488.77</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>157.27</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>32.18</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>