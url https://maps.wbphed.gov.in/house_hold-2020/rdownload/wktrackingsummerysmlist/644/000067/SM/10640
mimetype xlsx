--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,68 @@
     <t>2117/RCD-I</t>
   </si>
   <si>
     <t>09/11/2026</t>
   </si>
   <si>
     <t>MS SAMANTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 150 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Augmentation of Jamuria Rural (Zone-II) Piped Water Supply Scheme under RCFA Division-I PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000033/2023-2024</t>
   </si>
   <si>
     <t>1631/RCD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Distribution network for Augmentation of Jamuria Rural-II Piped Water Supply Scheme including FHTC work (Segment-III) under Jamuria Block in the the District of Paschim Bardhaman under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>2134/RCD-I</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1496,87 +1514,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>69.15</v>
       </c>
       <c r="Q13" s="4">
         <v>48.41</v>
       </c>
       <c r="R13" s="4">
         <v>70</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>95.92</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>20.33</v>
+      </c>
+      <c r="R14" s="4">
+        <v>21.2</v>
+      </c>
+      <c r="S14" s="4">
+        <v>40</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>584.69</v>
+      </c>
+      <c r="P15" s="8">
+        <v>177.6</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>30.38</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>