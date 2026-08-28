--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Augmentation of Jamuria (Rural) (Zone-II) PWSS.</t>
   </si>
   <si>
     <t>SM/10640</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Distribution network for Augmentation of Jamuria Rural-II Piped Water Scheme including FHTC work Block Jamuria, Dist Paschim Bardhaman under RCFA Div-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>2449/RCD-I</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of High Lift Pump House at Riverside H/W site under Augmentation of Jamuria Rural (Zone I &amp; II) Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000573/2022-2023</t>
+  </si>
+  <si>
+    <t>3282/RCDI</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>GLOBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sub Soil Investigation for 200 cum capacity RCC Over Head Reservoir of Jamuria Block for Augmentation of Jamuria Rural-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>3137/RCDI</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>P.K TEWARY DRILLING CO.</t>
+  </si>
+  <si>
+    <t>Preparation of DPR &amp; Route Survey for Augmentation of Jamuria (Rural) (Zone-II) Piped Water Supply Scheme Block-Jamuria, Dist-Paschim Bardhaman under RCFA Division-I PHE Dte. (Sl No. 13)</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>2230/RCD I</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>2345/RCD-I</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Formal work order for augmentation of Jamuria (Rural)(zone-I) piped water supply scheme including FHTC &amp; allied work within Jamuria Block under RCFA Div-I, PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000599/2022-2023</t>
   </si>
   <si>
     <t>16/RCD I</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>04/02/2023</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Sub Soil Investigation for 200 cum capacity RCC Over Head Reservoir of Jamuria Block for Augmentation of Jamuria Rural-II Piped Water Supply Scheme under RCFA Division-I PHE Dte. in the District of Paschim Bardhaman</t>
-[...71 lines deleted...]
-    <t>GLOBAL CONSTRUCTION</t>
+    <t>Acceptance cum Work Order for Rising Main of Augmentation of Jamuria Rural (Zone-I &amp; II) under RCFA Division-I PHE Dte (sl.no-14)</t>
+  </si>
+  <si>
+    <t>ORD/000773/2022-2023</t>
+  </si>
+  <si>
+    <t>805/RCD-I</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of 150 cum capacity 20 mtr staging height RCC Over Head Reservoir (pipe connection and cost of pipes, specials at Augmentation of Jamuria Rural (Zone-II) Piped Water Supply Scheme under RCFA Division-I PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>1631/RCD-I</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work of Distribution Network for Augmentation of Jamuria (Rural) (Zone-II) Piped Water Supply Scheme including FHTC &amp; allied work within Jamuria Block under RCFA Division-I PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>2133/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>M/S B.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Distribution network for Augmentation of Jamuria Rural- II Piped Water Supply Scheme including FHTC work (Segment- I) under Jamuria Block in the district of Paschim Bardhaman Under RCFA Division - I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>2120/RCD-I</t>
   </si>
   <si>
-    <t>27/08/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>SIMA ENTERPRISE</t>
   </si>
   <si>
-    <t>Distribution network for Augmentation of Jamuria Rural-II Piped Water Scheme including FHTC work Block Jamuria, Dist Paschim Bardhaman under RCFA Div-I PHE Dte.</t>
-[...47 lines deleted...]
-    <t>M/S B.K. CONSTRUCTION</t>
+    <t>Acceptance cum work order for Distribution network for Augmentation of Jamuria Rural-II Piped Water Supply Scheme including FHTC work (Segment-III) under Jamuria Block in the the District of Paschim Bardhaman under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>2134/RCD-I</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Distribution network for Augmentation of Jamuria Rural- II Piped Water Supply Scheme including FHTC work (Segment- II) under Jamuria Block in the district of Paschim Bardhaman under RCFA Division - I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000118/2024-2025</t>
   </si>
   <si>
     <t>2117/RCD-I</t>
   </si>
   <si>
     <t>09/11/2026</t>
   </si>
   <si>
     <t>MS SAMANTA CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,745 +873,745 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0</v>
+        <v>236.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>59.28</v>
+      </c>
+      <c r="R3" s="4">
+        <v>25.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.55</v>
+        <v>31.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.58</v>
+        <v>0.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.58</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>9.24</v>
+        <v>3.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>31.24</v>
+        <v>9.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.01</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>86.48</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>46.06</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="4">
+      <c r="R8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>236.71</v>
+        <v>22.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>59.28</v>
+        <v>8.18</v>
       </c>
       <c r="R9" s="4">
-        <v>25.04</v>
+        <v>35.93</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>22.77</v>
+        <v>69.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.18</v>
+        <v>48.41</v>
       </c>
       <c r="R10" s="4">
-        <v>35.93</v>
+        <v>70</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>20.94</v>
       </c>
       <c r="Q11" s="4">
         <v>10.82</v>
       </c>
       <c r="R11" s="4">
         <v>51.67</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>48.54</v>
+        <v>46.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>69.15</v>
+        <v>95.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>48.41</v>
+        <v>20.33</v>
       </c>
       <c r="R13" s="4">
-        <v>70</v>
+        <v>21.2</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>95.92</v>
+        <v>48.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.33</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>584.69</v>