--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,62 +113,50 @@
   <si>
     <t>Acceptance cum Work Order for Laying 200 mm dia MS water pipe line with 600 mm dia MS casing pipe for railway crossing in between Jamuria (JMA) and Barabani (BBI) at KM 25/2-3 in Asansol Division under JJM of Retrofitting of Bagdiha &amp; adjoining mouzas for providing FHTC within Jamuria Block under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001124/2023-2024</t>
   </si>
   <si>
     <t>931/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>SOMNATH SAMANTA</t>
   </si>
   <si>
-    <t>Fuel bill in faver of Ranajit auto for the month of October 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
-[...10 lines deleted...]
-  <si>
     <t>acceptance cum work order Repairing of 450 mm dia DI pipe line at Baidyanathpur, Barachak, Jagaridih area of ASTA rising main of ASTA Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000946/2022-2023</t>
   </si>
   <si>
     <t>1282/RCD-I</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>SIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of SUV (A.C) (Non Airconditioned) Bharat Stage-IV/BS-IV purchased on or after 01.01.2022 with Diesel/LPG/CNG Engine. for the Office Use of the Deputy Superintending Engineer, RCFA W/S Circle, Public Health Engineering Directorate, Govt. of West Bengal (w.e.f. 01.09.2024 to 28.02.2025) (Sl No. 02)</t>
   </si>
   <si>
     <t>Junior Engineer 12</t>
@@ -183,50 +171,68 @@
     <t>30/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>SHYAMAL MAJI</t>
   </si>
   <si>
     <t>Acceptance cum Providing FHTC of retrofitting at Kumardihi village (left out portion) of kumardihi Mouza, GP Ratibati, Block-Raniganj of Ratibati Water Supply Sceme under RCFA Division -I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000775/2022-2023</t>
   </si>
   <si>
     <t>806/RCD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>26/03/2023</t>
   </si>
   <si>
     <t>M/S MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Supply and laying MS water carrier pipe and allied works of Improvement of RCFA Part-I in connection of Rising Main (Part-A) under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>2209/RCD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -778,326 +784,332 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>22.61</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.69</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.11</v>
+        <v>2.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.66</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.9</v>
+        <v>13.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>36.73</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>13.78</v>
+        <v>37.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>90.07</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>40.6</v>
+        <v>77.74</v>
       </c>
       <c r="P8" s="8">
-        <v>38.01</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>93.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>