--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -784,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -906,54 +906,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>36.73</v>
       </c>
       <c r="S5" s="4">
         <v>33</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -967,54 +967,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>13.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.07</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1028,88 +1028,88 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>37.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>36.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.96</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>77.74</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>74.14</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>95.36</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>