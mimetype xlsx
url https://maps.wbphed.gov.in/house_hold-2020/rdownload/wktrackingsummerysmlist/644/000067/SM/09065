--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,77 @@
     <t>06/03/2023</t>
   </si>
   <si>
     <t>26/03/2023</t>
   </si>
   <si>
     <t>M/S MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for Supply and laying MS water carrier pipe and allied works of Improvement of RCFA Part-I in connection of Rising Main (Part-A) under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>2209/RCD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of December 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt. of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/01142/2024-2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>RANAJIT AUTO</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of October 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00992/2024-2025</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Fuel bill in faver of Ranajit auto for the month of September 2024 for one no vechile for office of the deputy superitending enginer RCFA W/S Circle PHE dte govt of west bengal</t>
+  </si>
+  <si>
+    <t>BILL/00990/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1042,87 +1069,252 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>37.26</v>
       </c>
       <c r="Q7" s="4">
         <v>36.13</v>
       </c>
       <c r="R7" s="4">
         <v>96.96</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>78.26</v>
+      </c>
+      <c r="P11" s="8">
+        <v>74.14</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>94.74</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>