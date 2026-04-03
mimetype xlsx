--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -305,114 +305,87 @@
   <si>
     <t>BILL/00138/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charges for Baramsol PWSS. CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>BILL/01351/2024-2025</t>
   </si>
   <si>
     <t>415/JMD</t>
   </si>
   <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/01297/2023-2024</t>
   </si>
   <si>
     <t>68/JMD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>Erection &amp; commissioning of 30 (thirty) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Ergoda G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Dharampur Zone-II Barbasuli (TSM/015892) w/s schemes under Binpur- II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>22/09/2025</t>
+    <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (125 mm X 115 mm X 200 mtr) RBTW by DTH / combination method at Srinathpur &amp; its adjacent nine (09) nos. villages under ¿Ergoda¿ G.P. in place of {Chainbera Zone-III Joypur (TSM/015566)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000373/2023-2024</t>
+  </si>
+  <si>
+    <t>2790/JMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>RSA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection &amp; commissioning of 22 (twenty two) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Bhelaidiha G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Hijla (TSM/014334) and Banksol (TSM/015563) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>3015/JMD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
-  </si>
-[...46 lines deleted...]
-    <t>22/12/2025</t>
   </si>
   <si>
     <t>Supply delivery of UPVC consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicles for Dept. Rig unit for sinking of (125 mm x 115 mm x 200 mtr.) RBTW by DTH / Combination method at Sandapara G.P. in place of (Chainbera, Zone-I Darra (SM/17930), Chainbera, Zone-II Jarda (SM/17925) and Chainbera, Zone-III Joypur (SM/18746) w/s schemes under Binpur-II Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>193/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -819,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -984,54 +957,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.93</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>95.45</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1047,54 +1020,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>26.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>37.49</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1110,54 +1083,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>194.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.2</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>20.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1937,356 +1910,230 @@
       <c r="H19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>810.97</v>
+        <v>22</v>
       </c>
       <c r="Q19" s="4">
-        <v>64.19</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>7.92</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="P20" s="4">
-        <v>1025.92</v>
+        <v>621.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="P21" s="4">
-        <v>22</v>
+        <v>58.26</v>
       </c>
       <c r="Q21" s="4">
-        <v>18.45</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>83.87</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...32 lines deleted...]
-      <c r="L22" s="4" t="s">
+      <c r="A22" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1098.9</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>