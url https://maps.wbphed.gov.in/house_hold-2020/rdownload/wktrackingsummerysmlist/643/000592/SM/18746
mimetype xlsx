--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -957,54 +957,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.45</v>
       </c>
       <c r="S3" s="4">
         <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1020,54 +1020,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>26.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.49</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1083,54 +1083,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>194.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1913,54 +1913,54 @@
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>22</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>18.45</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S19" s="4">
         <v>91</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2073,54 +2073,54 @@
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>1098.9</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>72.43</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>6.59</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>