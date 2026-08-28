--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,318 +92,351 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Binpur-I,Binpur-II</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18746</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Erection &amp; commissioning of 30 (thirty) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Ergoda G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Dharampur Zone-II Barbasuli (TSM/015892) w/s schemes under Binpur- II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000228/2023-2024</t>
+  </si>
+  <si>
+    <t>2304/JMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Conducting Geophysical investigation of twenty two (22) nos. sites in Bhelaidiha GP in Binpur-2 Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Driller-In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000222/2023-2024</t>
   </si>
   <si>
     <t>2288/JMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
+    <t>Erection &amp; commissioning of 37 (thirty seven) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Sandapara G.P. in place of (Chainbera Zone-I Darra (TSM/015763), Chainbera Zone-II Jarda (TSM/015919) and Chainbera Zone-III Joypur (TSM/015566) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2303/JMD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>16 nos. Sinking of 125mm x 115mm x 200m Deep Tube wells by DTH method for installation of Submersible Pumping machinery for SILDA GP ( CHAINBERA ZONE-III JOYPUR PWSS) under Binpur-II Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000148/2023-2024</t>
   </si>
   <si>
     <t>1406/JHD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>SAIKAT DANDAPAT</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (125 mm X 115 mm X 200 mtr) RBTW by DTH / combination method at Srinathpur &amp; its adjacent nine (09) nos. villages under ¿Ergoda¿ G.P. in place of {Chainbera Zone-III Joypur (TSM/015566)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000373/2023-2024</t>
+  </si>
+  <si>
+    <t>2790/JMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>RSA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection &amp; commissioning of 22 (twenty two) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Bhelaidiha G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Hijla (TSM/014334) and Banksol (TSM/015563) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>3015/JMD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
     <t>8 nos. Stand Alone Water Supply System comprising of Pump House and Distribution Pipeline with Community Tank &amp; provision of FHTC for SILDA GP ( CHAINBERA ZONE-III JOYPUR PWSS) under Binpur-II Block under Jhargram Division, PHE dte. (2nd Call Ref eNIT_36 of 2022-23 , SL No.-3 )</t>
   </si>
   <si>
     <t>ORD/000362/2023-2024</t>
   </si>
   <si>
     <t>1951/JHD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of (125 mm X 115 mm X 200 mtr.) RBTW by DTH/ combination method for providing FHTC at SITAPUR &amp; its adjacent Seventy Three (73) nos. villages under Sandapara G.P. in place of (Chainbera Zone-I Darra (TSM/015763), Chainbera Zone-II Jarda (TSM/015919) and Chainbera Zone-III Joypur (TSM/015566) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>2297/JMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
+    <t>New service connection charges</t>
+  </si>
+  <si>
+    <t>BILL/00869/2023-2024</t>
+  </si>
+  <si>
+    <t>42/JMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for Hetyasol Chianbera Zone-III Joypur&amp; Adjoining Moujas PWSS</t>
+  </si>
+  <si>
+    <t>BILL/00156/2024-2025</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM.(scheme code -TSM/015566 )</t>
+  </si>
+  <si>
+    <t>BILL/01023/2024-2025</t>
+  </si>
+  <si>
+    <t>355/JMD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SURAJ SERVICE STATION</t>
+  </si>
+  <si>
+    <t>Providing fuel &amp; lubricant for sinking of (125 mm X 115 mm X 200 mtr) RBTW by DTH / combination method at Jamirdiha &amp; its adjacent nine (09) nos. villages under ¿Ergoda¿ G.P. in place of {Chainbera Zone-III Joypur (TSM/015566)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01135/2023-2024</t>
+  </si>
+  <si>
+    <t>16/JMD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for Hizli, Chianbera Zone-III Joypur&amp; Adjoining Moujas PWSS</t>
+  </si>
+  <si>
+    <t>BILL/00138/2024-2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for Srinathpur PWSS. CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>BILL/01354/2024-2025</t>
+  </si>
+  <si>
+    <t>418/JMD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection Charges for Baramsol PWSS. CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>BILL/01351/2024-2025</t>
+  </si>
+  <si>
+    <t>415/JMD</t>
+  </si>
+  <si>
     <t>New Service Connection Charges for Jhatiara PWSS</t>
   </si>
   <si>
     <t>BILL/01353/2024-2025</t>
   </si>
   <si>
     <t>417/JMD</t>
   </si>
   <si>
-    <t>22/11/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>New Service Connection Charges for Pakurasol PWSS.CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>BILL/01352/2024-2025</t>
   </si>
   <si>
     <t>416/JMD</t>
   </si>
   <si>
-    <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM.(scheme code -TSM/015566 )</t>
-[...20 lines deleted...]
-    <t>18/06/2024</t>
+    <t>New Service Connection Charges for Chianbera zone-III joypur &amp; Adjoining Moujas PWSS Pankanali</t>
+  </si>
+  <si>
+    <t>BILL/00803/2024-2025</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01148/2023-2024</t>
   </si>
   <si>
     <t>31/JMD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
-    <t>New service connection charges</t>
-[...22 lines deleted...]
-  <si>
     <t>BILL/01346/2023-2024</t>
   </si>
   <si>
     <t>9/JMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charges for Srinathpur PWSS. CHAINBERA ZONE-III JOYPUR &amp; ADJOINING MOUJAS PWSS</t>
-[...22 lines deleted...]
-  <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/01297/2023-2024</t>
   </si>
   <si>
     <t>68/JMD</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (125 mm X 115 mm X 200 mtr) RBTW by DTH / combination method at Srinathpur &amp; its adjacent nine (09) nos. villages under ¿Ergoda¿ G.P. in place of {Chainbera Zone-III Joypur (TSM/015566)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Supply delivery of UPVC consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicles for Dept. Rig unit for sinking of (125 mm x 115 mm x 200 mtr.) RBTW by DTH / Combination method at Sandapara G.P. in place of (Chainbera, Zone-I Darra (SM/17930), Chainbera, Zone-II Jarda (SM/17925) and Chainbera, Zone-III Joypur (SM/18746) w/s schemes under Binpur-II Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>193/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>12/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -954,1186 +987,1369 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.12</v>
+        <v>810.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.93</v>
+        <v>64.19</v>
       </c>
       <c r="R3" s="4">
-        <v>95.45</v>
+        <v>7.92</v>
       </c>
       <c r="S3" s="4">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>26.27</v>
+        <v>4.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.85</v>
+        <v>3.93</v>
       </c>
       <c r="R4" s="4">
-        <v>37.49</v>
+        <v>95.45</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>194.87</v>
+        <v>1025.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.2</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>20.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>163.47</v>
+        <v>26.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.49</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.21</v>
+        <v>22</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>0.21</v>
+        <v>621.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.53</v>
+        <v>194.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>40.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.21</v>
+        <v>163.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>0.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>0.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.21</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>0.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P16" s="4">
         <v>0.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P17" s="4">
         <v>0.21</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="P18" s="4">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="P19" s="4">
-        <v>22</v>
+        <v>0.21</v>
       </c>
       <c r="Q19" s="4">
-        <v>18.45</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>83.87</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="P20" s="4">
-        <v>621.67</v>
+        <v>0.21</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="13" t="s">
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="P21" s="4">
-        <v>58.26</v>
+        <v>0.21</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="N22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P24" s="4">
+        <v>58.26</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>20</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>2936</v>
+      </c>
+      <c r="P25" s="8">
+        <v>136.62</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>4.65</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>