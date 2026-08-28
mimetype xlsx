--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,110 +89,125 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>Augmentation of Barasukjora Pond Based Water Supply Scheme within Jhargram District under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/18435</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line for Augmentation of Ground based Barasukjora Pond Based PWSS in Binpur-II with in Jhargram District under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/JHD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT DANDAPAT</t>
+  </si>
+  <si>
     <t>Construction of OHR(200 Cum) and Soil Investigation for augmentation of Barasukjora Pond Based Water Supply Scheme within Jhargram District under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>1344/JHD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>M.RAHAMAN CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repair, Renewing of existing water storage pond, Approach Road towards WTP also inspection Road round the pond embankment &amp; Construction of Boundary wall on periphery of down stream toe wall cum guard wall of existing water storage pond under Augmentation of Barasukjora Surface water based P.W.S.S, Block: - Binpur - II, District: - Jhargram, under Jhargram Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>2009/JHD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>GEE BEE NIRMAN CO. PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Connection to Tail End Habitation from Clear Water Rising Main of Bamundiha Village under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-I) in Binpur-II Block within Jhargram District under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000347/2023-2024</t>
   </si>
   <si>
     <t>969/JSD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>01/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line for Augmentation of Ground based Barasukjora Pond Based PWSS in Binpur-II with in Jhargram District under Jhargram Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>REPAIRING OF EXISTING F.H.T.C AT MOUZA SHYAMPUR UNDER BARASUKJORA W/S SCHEME (ZONE-II) WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/000193/2024-2025</t>
   </si>
   <si>
     <t>1081/JSD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>REPAIRING OF EXISTING F.H.T.C AT MOUZA SHYAMPUR UNDER BARASUKJORA W/S SCHEME (ZONE-II) WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE (PHASE-I)</t>
   </si>
   <si>
     <t>ORD/000186/2024-2025</t>
   </si>
   <si>
     <t>1080/JSD</t>
   </si>
   <si>
     <t>Re-Laying of Distribution Line Orgonda to Biridanga Village (Orgonda Mouza) under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-II) in Binpur-II Block within Jhargram Division under Jhargram Division P.H.E. Dte.</t>
@@ -231,65 +246,50 @@
     <t>Uncovered Habitation of Barasukjora Village under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-I) in Binpur-II Block within Jhargram Division under Jhargram Division P.H.E. Dte. (Phase - II)</t>
   </si>
   <si>
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>740/JSD</t>
   </si>
   <si>
     <t>Uncovered Habitation of Barasukjora Village under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-I) in Binpur-II Block within Jhargram Division under Jhargram Division P.H.E. Dte. (Phase - IV)</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>742/JSD</t>
   </si>
   <si>
     <t>Uncovered Habitation of Barasukjora Village under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-I) in Binpur-II Block within Jhargram Division under Jhargram Division P.H.E. Dte. (Phase - III)</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>741/JSD</t>
-  </si>
-[...13 lines deleted...]
-    <t>GEE BEE NIRMAN CO. PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying Left Out Habitation pipeline of Bamundiha (Mahuldanga) Village under Augmentation of Barasukjora Pond Based Piped Water Supply Scheme (Zone-I) in Binpur-II Block within Jhargram Division under Jhargram Division P.H.E. Dte. (Part:I)</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>275/JSD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>REPAIRING OF EXISTING F.H.T.C. AT BAMUNDIHA VILLAGE UNDER BARASUKJORA W/S SCHEME (ZONE-I) WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE (Phase: I)</t>
   </si>
   <si>
     <t>ORD/000362/2024-2025</t>
   </si>
@@ -913,60 +913,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>81.74</v>
+        <v>18.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -974,60 +974,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.79</v>
+        <v>81.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1035,597 +1035,597 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.31</v>
+        <v>1590.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>193.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.16</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.96</v>
+        <v>3.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.42</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>4.76</v>
+        <v>0.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>4.7</v>
+        <v>4.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.02</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>4.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.67</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>1.73</v>
+        <v>4.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>1590.58</v>
+        <v>1.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>3.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
@@ -1642,51 +1642,51 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>3.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
@@ -1703,51 +1703,51 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>4.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
@@ -1764,51 +1764,51 @@
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>4.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
@@ -1825,51 +1825,51 @@
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>2</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
@@ -1886,94 +1886,94 @@
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>79</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
         <v>3.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1738.91</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>218.11</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>