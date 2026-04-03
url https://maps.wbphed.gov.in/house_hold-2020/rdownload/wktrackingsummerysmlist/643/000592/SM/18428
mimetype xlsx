--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,65 @@
     <t>25/02/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE</t>
   </si>
   <si>
     <t>Special Repair and Renovation of Pump House at Tarafeni intake pond for Augmentation of Belpahari Water Supply Scheme, Block: - Binpur II within Jhargram Sub Division under Jhargram Division, PHE Dte. ) [Ref. eNIT 05 OF AE/JSD OF 2024-2025, SL No. 04]</t>
   </si>
   <si>
     <t>ORD/000292/2024-2025</t>
   </si>
   <si>
     <t>45/JSD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
+  </si>
+  <si>
+    <t>CLEANING COMPOUND PREMISES OF TARAFENI INTAKE POND WITHIN BELPAHARI PWSS UNDER JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>975/JSD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1556,87 +1571,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>1.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1205.79</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>