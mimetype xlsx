--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -898,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -959,54 +959,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>1.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1020,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="4">
         <v>5.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.61</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1081,54 +1081,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1313,54 +1313,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>929.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>384.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.41</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1652,54 +1652,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1205.79</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>395.19</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>32.77</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>