--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF POND WATER BASED BELPAHARI PIPE WATER SUPPLY SCHEME TO ACCOMMODATE FHTC AT BINPUR-II- BLOCKWITHIN JHARGRAM-DISTRICT, UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/18428</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 600 Cum OHR(Intze type solid raft) ,Laying of Distribution ,clear Water &amp; Raw Water Raising main to accommodate FHTC (7292 Nos) for Augmentation of Belpahari Water Supply Scheme within Binpur-II Block under Jhargram District under Jhargram Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS, Binpur-II Devlopment Block.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2023-2024</t>
+  </si>
+  <si>
+    <t>1463/JHD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>M/S A.R ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of Pipe Line for uncovered habitation of Muransole Mouza under Belpahari WS Scheme within Binpur-II Block under Jhargram Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000346/2023-2024</t>
   </si>
   <si>
     <t>967/JSD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
     <t>Installation of 1000 Litres capacity PVC Water Tank and allied construction at Different Places under Belpahari W/S Scheme within Jhargram Sub-Division under Jhargram Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2023-2024</t>
   </si>
   <si>
     <t>966/JSD</t>
   </si>
   <si>
     <t>SAIKAT DANDAPAT</t>
   </si>
   <si>
+    <t>Supply of CIDF Sluice Valve for Belpahari PWSS within Augmentation of Belpaharai W/S Scheme under Jhargram Sub Division under Jhargram Division P.H.E. Dte. . (2nd Call) [Ref: 1st Call of e-NIQ-03 of AE/JSD of 2024-2025, SL. No.-01]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>1101/JSD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
     <t>Laying of Distribution Pipe Line due to damage in existing pipeline during Construction of Concrete Road from Merasuli to Sahari Rana Para &amp; Adibasipara under Belpahari Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000434/2023-2024</t>
   </si>
   <si>
     <t>148/JHD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>Continuation Work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for 1st March 2024 to 15th March 2024 under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000697/2023-2024</t>
   </si>
   <si>
     <t>451/JRWS</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>JAGOMOHAN SETUA</t>
   </si>
   <si>
+    <t>CLEANING COMPOUND PREMISES OF TARAFENI INTAKE POND WITHIN BELPAHARI PWSS UNDER JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>975/JSD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>RAMENDRA NATH KAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>279/JHD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>2236/JHD</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1094/JHD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>Construction of 600 Cum OHR(Intze type solid raft) ,Laying of Distribution ,clear Water &amp; Raw Water Raising main to accommodate FHTC (7292 Nos) for Augmentation of Belpahari Water Supply Scheme within Binpur-II Block under Jhargram District under Jhargram Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing of Existing OHR of Capacity 90 Cum at WTP Site and Painting work of existing Boundary Wall including Minor Repairing work of PH &amp; Boundary Wall of Belpahari PWSS situated at Naynagora within Binpur Il Block under Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS, Binpur-II Devlopment Block.,Junior Engineer Binpur-I block</t>
   </si>
   <si>
     <t>ORD/000261/2024-2025</t>
   </si>
   <si>
     <t>72/JHD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
-    <t>RAMENDRA NATH KAR</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing of Existing OHR of Capacity 450 Cum at Head Work Site of Belpahari PWSS situated at Hodra within Binpur II Block under Jhargram Sub Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000322/2024-2025</t>
   </si>
   <si>
     <t>415/JHD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE</t>
   </si>
   <si>
     <t>Special Repair and Renovation of Pump House at Tarafeni intake pond for Augmentation of Belpahari Water Supply Scheme, Block: - Binpur II within Jhargram Sub Division under Jhargram Division, PHE Dte. ) [Ref. eNIT 05 OF AE/JSD OF 2024-2025, SL No. 04]</t>
   </si>
   <si>
     <t>ORD/000292/2024-2025</t>
   </si>
   <si>
     <t>45/JSD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,771 +895,771 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.07</v>
+        <v>929.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.07</v>
+        <v>384.87</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>41.41</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.15</v>
+        <v>3.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.15</v>
+        <v>3.07</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>5.78</v>
+        <v>1.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.47</v>
+        <v>1.15</v>
       </c>
       <c r="R5" s="4">
-        <v>94.61</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0.63</v>
+        <v>3.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.58</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>3.98</v>
+        <v>5.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.61</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>44.92</v>
+        <v>0.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>184.4</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>929.37</v>
+        <v>3.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>384.87</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.41</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>6.59</v>
+        <v>44.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>3.23</v>
+        <v>184.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="P13" s="4">
-        <v>20</v>
+        <v>6.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.72</v>
+        <v>20</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.94</v>
+        <v>1.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>