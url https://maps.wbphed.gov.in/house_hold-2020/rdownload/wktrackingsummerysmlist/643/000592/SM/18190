--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,147 +77,147 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
+    <t>Jhargram Division</t>
+  </si>
+  <si>
+    <t>Retrofitting(Phase-III) to accomodate FHTC under JJM in Junsola PWSS within Gopiballavpur-II Block, Jhargram District under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18190</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing pending FHTC (85 nos)of Junsola W/S scheme at Gopiballavpur-II Block under Jhargram Sub Division within Jhargram Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>649/JSD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>S.R. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
-    <t>Retrofitting(Phase-III) to accomodate FHTC under JJM in Junsola PWSS within Gopiballavpur-II Block, Jhargram District under Jhargram Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery, installation &amp; commissioning of submersible pumping machinery and other electro-mechanical accessories at proposed additional T/Well as part of augmentation of Junsola W/S scheme in the dist. of Jhargram under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000172/2023-2024</t>
   </si>
   <si>
     <t>2098/JMD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>02/09/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Jhargram Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinkingof 200 X150mm diaX150 mtr. rig bored tubewell(replacement),interconnection pipeline from propose tubewell to rising main pipeline and construction damged boudary wall of Junsola PWSS within Gopiballavpur-II Block, under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_28 of 2022-23 , SL No.-2 )</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000199/2023-2024</t>
   </si>
   <si>
     <t>1464/JHD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>SHREE ENGINEERING</t>
   </si>
   <si>
     <t>Replacement rising main &amp; distribution pipe line(part) of Junsola W/S scheme.within Gopiballavpur-II Block, under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_28 of 2022-23 , SL No.-1 )</t>
   </si>
   <si>
     <t>ORD/000122/2023-2024</t>
   </si>
   <si>
     <t>1329/JHD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>ENVOTECH INFRA SOLUTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -766,60 +766,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.41</v>
+        <v>3.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -827,213 +827,213 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>8.57</v>
+        <v>9.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.14</v>
+        <v>8.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.87</v>
+        <v>13.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>34.99</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>16.04</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>45.84</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>