--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -733,54 +733,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>369</v>
       </c>
       <c r="Q3" s="4">
-        <v>85.85</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>23.27</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -828,54 +828,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>455.7</v>
       </c>
       <c r="P5" s="8">
-        <v>85.85</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>18.84</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>