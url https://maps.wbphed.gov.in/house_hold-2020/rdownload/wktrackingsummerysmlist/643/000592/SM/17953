--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -138,50 +138,65 @@
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Supply, delivery and installation of pumping machineries and allied electro-mechanical accessories for Low lift and High lift pumping operations for augmentation of pond based Silda and its adjoining moujas surface water based piped water supply scheme under Jhargram Mechanical Division, PHE Dte. in the district of Jhargram.</t>
   </si>
   <si>
     <t>Driller-In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001048/2024-2025</t>
   </si>
   <si>
     <t>480/JMD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>17/08/2025</t>
   </si>
   <si>
     <t>B. T. PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Service connection charges For Augmentation of Silda Pond Based water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00420/2025-2026</t>
+  </si>
+  <si>
+    <t>71/JMD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,51 +585,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -733,54 +748,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>369</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>85.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -808,87 +823,144 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>86.7</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>10.56</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>466.26</v>
+      </c>
+      <c r="P6" s="8">
+        <v>85.85</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>18.41</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>