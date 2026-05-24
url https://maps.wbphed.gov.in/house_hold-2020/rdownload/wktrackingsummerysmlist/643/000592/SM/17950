--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,60 +239,63 @@
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>EFFLUENT AND WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Providing different manpower for construction of (125 mm X 115 mm X 200 mtr) RBTW by DTH Method by departmental rig unit under JJM programme at Dakisole SSK ( T/W-2) water supply scheme in the district of Jhargram under Jhargram Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-In-Charge</t>
   </si>
   <si>
     <t>JE (M),Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000815/2022-2023</t>
   </si>
   <si>
     <t>81/JMD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
+    <t>28/05/2024</t>
+  </si>
+  <si>
+    <t>Providing UPVC materials including other drilling related works for construction of (125 mm X 115 mm X 200 mtr) RBTW by DTH Method by departmental rig unit under JJM programme at Dakisole SSK ( T/W-2) water supply scheme in the district of Jhargram under Jhargram Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000795/2022-2023</t>
+  </si>
+  <si>
+    <t>80/JMD</t>
+  </si>
+  <si>
     <t>06/01/2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>80/JMD</t>
   </si>
   <si>
     <t>EXTENSION OF PIPELINE INCLUDING LEFTOUT FHTC UNDER JJM IN KUI MINI PWSS(OUT OF 45 NOS MINI PWSS) BLOCK - BINPUR-I WITHIN JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
   <si>
     <t>473/JSD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
   </si>
@@ -1293,54 +1296,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>9.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.06</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1406,158 +1409,158 @@
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P12" s="4">
         <v>0.75</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>26.01</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>16.77</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>