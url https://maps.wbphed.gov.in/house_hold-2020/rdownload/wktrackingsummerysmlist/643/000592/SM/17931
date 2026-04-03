--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -866,54 +866,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>23.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1203,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>648.29</v>
       </c>
       <c r="P10" s="8">
-        <v>23.85</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>3.68</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>