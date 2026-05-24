--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>10/JMD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Erection &amp; commissioning of 22 (twenty two) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Bhelaidiha G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Hijla (TSM/014334) and Banksol (TSM/015563) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>DIC(D)_MMSD(D)</t>
   </si>
   <si>
     <t>ORD/000322/2023-2024</t>
   </si>
   <si>
     <t>3015/JMD</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Repairing &amp; Rectification Truck portion and air valve of Compressor at KLR truck mounted Rig machine in connection of Jhargram JJM programme under B.M.S.D.(D) P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001238/2023-2024</t>
+  </si>
+  <si>
+    <t>11/BMSD(D)</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,54 +884,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>23.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1183,87 +1201,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>621.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>649.02</v>
+      </c>
+      <c r="P11" s="8">
+        <v>23.85</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>3.67</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>