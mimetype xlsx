--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,198 +80,198 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Binpur-II</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>BANKSOL AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/17931</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Erection &amp; commissioning of 22 (twenty two) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Bhelaidiha G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Hijla (TSM/014334) and Banksol (TSM/015563) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>3015/JMD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>BANKSOL AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Acceptance cum Formal work order for the work of Supply and delivery of Cutting tools, Lubricants etc for KLR Rig machine in connection with Jal Jeevan Mission programme at Jhargram under Bankura Mechanical Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000615/2023-2024</t>
+  </si>
+  <si>
+    <t>2087/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>SUDIP ENGINEERING CO</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Yield testing of different Departmentally drilling pin point place of Banksol(T/w-II), Barasol (T/w-II) etc site in Bhelaidiha gp, Binpur-II Block of Jhargram District in Connection to JJM programme under Bankura Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000334/2024-2025</t>
   </si>
   <si>
     <t>548/BMSD(D)</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Supply and delivery of Cutting tools, Lubricants etc for KLR Rig machine in connection with Jal Jeevan Mission programme at Jhargram under Bankura Mechanical Division ,PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing man power engagement and Driver for construction of R.B.T.W in connection to JJM programme in Jhargram District by Rig unit KLR at B.M.S.D(D) under Bankura Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001226/2023-2024</t>
   </si>
   <si>
     <t>252/BMSD(D)</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
+    <t>Acceptance cum Formal work order for the work of Repairing &amp; Rectification Truck portion and air valve of Compressor at KLR truck mounted Rig machine in connection of Jhargram JJM programme under B.M.S.D.(D) P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001238/2023-2024</t>
+  </si>
+  <si>
+    <t>11/BMSD(D)</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>New connection bill for Barsole in Bheliadiha GP</t>
   </si>
   <si>
     <t>BILL/01475/2023-2024</t>
   </si>
   <si>
     <t>77/JMD</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New connection bill for Banksole in Bheliadiha GP</t>
   </si>
   <si>
     <t>BILL/01476/2023-2024</t>
   </si>
   <si>
     <t>78/JMD</t>
   </si>
   <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/01075/2023-2024</t>
   </si>
   <si>
     <t>10/JMD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,485 +822,485 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.97</v>
+        <v>621.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>23.85</v>
       </c>
       <c r="Q4" s="4">
         <v>23.85</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.21</v>
+        <v>0.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>621.67</v>
+        <v>0.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>649.02</v>