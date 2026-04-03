--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,68 +186,50 @@
     <t>SURAJ SERVICE STATION</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01347/2023-2024</t>
   </si>
   <si>
     <t>10/JMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/00852/2023-2024</t>
   </si>
   <si>
     <t>32/JMD</t>
   </si>
   <si>
     <t>19/12/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Supply delivery of UPVC consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicles for Dept. Rig unit for sinking of (125 mm x 115 mm x 200 mtr.) RBTW by DTH / Combination method at Sandapara G.P. in place of (Chainbera, Zone-I Darra (SM/17930), Chainbera, Zone-II Jarda (SM/17925) and Chainbera, Zone-III Joypur (SM/18746) w/s schemes under Binpur-II Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>193/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -654,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -819,54 +801,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>22</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.3</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>28.62</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -882,54 +864,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>163.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>88.77</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>54.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1160,185 +1142,122 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>1025.92</v>
+        <v>58.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>80.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>7.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>248.09</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>