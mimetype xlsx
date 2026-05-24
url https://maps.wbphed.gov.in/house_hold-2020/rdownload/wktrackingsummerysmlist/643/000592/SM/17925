--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,71 @@
     <t>BILL/00852/2023-2024</t>
   </si>
   <si>
     <t>32/JMD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>Supply delivery of UPVC consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicles for Dept. Rig unit for sinking of (125 mm x 115 mm x 200 mtr.) RBTW by DTH / Combination method at Sandapara G.P. in place of (Chainbera, Zone-I Darra (SM/17930), Chainbera, Zone-II Jarda (SM/17925) and Chainbera, Zone-III Joypur (SM/18746) w/s schemes under Binpur-II Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>193/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of filter, valve kit etc for departmental compressor unit and through maintenance at site under Jhargram Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>ORD/000988/2024-2025</t>
+  </si>
+  <si>
+    <t>13/W/MMSD(D)</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>B. P. TRADING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,70 +657,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -801,54 +822,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.62</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -864,54 +885,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>163.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>88.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.3</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1177,87 +1198,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>58.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>248.93</v>
+      </c>
+      <c r="P11" s="8">
+        <v>95.06</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>38.19</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>