--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,138 +116,156 @@
   <si>
     <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (125 mm X 115 mm X 200 mtr) RBTW by DTH / combination method at Jamirdiha &amp; its adjacent nine (09) nos. villages under ¿Ergoda¿ G.P. in place of {Chainbera Zone-III Joypur (TSM/015566)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller-In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000056/2023-2024</t>
   </si>
   <si>
     <t>1350/JMD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>SUBHASIS ROY</t>
   </si>
   <si>
+    <t>Erection &amp; commissioning of 37 (thirty seven) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Sandapara G.P. in place of (Chainbera Zone-I Darra (TSM/015763), Chainbera Zone-II Jarda (TSM/015919) and Chainbera Zone-III Joypur (TSM/015566) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2303/JMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
     <t>Construction of (125 mm X 115 mm X 200 mtr.) RBTW by DTH/ combination method for providing FHTC at SITAPUR &amp; its adjacent Seventy Three (73) nos. villages under Sandapara G.P. in place of (Chainbera Zone-I Darra (TSM/015763), Chainbera Zone-II Jarda (TSM/015919) and Chainbera Zone-III Joypur (TSM/015566) w/s schemes under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>2297/JMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00871/2023-2024</t>
   </si>
   <si>
     <t>44/JMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>New service connection charges</t>
+  </si>
+  <si>
+    <t>BILL/00852/2023-2024</t>
+  </si>
+  <si>
+    <t>32/JMD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>New Service connection charges.</t>
+  </si>
+  <si>
+    <t>BILL/01347/2023-2024</t>
+  </si>
+  <si>
+    <t>10/JMD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
     <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM.</t>
   </si>
   <si>
     <t>BILL/00318/2024-2025</t>
   </si>
   <si>
     <t>134/JMD</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>SURAJ SERVICE STATION</t>
   </si>
   <si>
-    <t>New Service connection charges.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply delivery of UPVC consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicles for Dept. Rig unit for sinking of (125 mm x 115 mm x 200 mtr.) RBTW by DTH / Combination method at Sandapara G.P. in place of (Chainbera, Zone-I Darra (SM/17930), Chainbera, Zone-II Jarda (SM/17925) and Chainbera, Zone-III Joypur (SM/18746) w/s schemes under Binpur-II Block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>193/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>12/07/2026</t>
   </si>
   <si>
     <t>Supply &amp; delivery of filter, valve kit etc for departmental compressor unit and through maintenance at site under Jhargram Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>DIC(D)_MMSD(D)</t>
   </si>
   <si>
     <t>ORD/000988/2024-2025</t>
   </si>
   <si>
     <t>13/W/MMSD(D)</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B. P. TRADING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,466 +900,529 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>163.47</v>
+        <v>1025.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>88.77</v>
+        <v>80.75</v>
       </c>
       <c r="R4" s="4">
-        <v>54.3</v>
+        <v>7.87</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.26</v>
+        <v>163.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>88.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.01</v>
+        <v>1.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>0.42</v>
+        <v>1.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>1.68</v>
+        <v>0.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>58.26</v>
+        <v>1.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="P10" s="4">
-        <v>0.85</v>
+        <v>58.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1274.85</v>
+      </c>
+      <c r="P12" s="8">
+        <v>175.81</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>13.79</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>