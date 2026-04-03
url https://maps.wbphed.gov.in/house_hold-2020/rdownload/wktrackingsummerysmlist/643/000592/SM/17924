--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -476,99 +476,78 @@
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charges for Beniadihi PWSS</t>
   </si>
   <si>
     <t>BILL/01357/2024-2025</t>
   </si>
   <si>
     <t>421/JMD</t>
   </si>
   <si>
     <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM for Scheme(SM/17924) Bibarda &amp; Baramsol in Ergoda GP, Binpur -2</t>
   </si>
   <si>
     <t>BILL/00899/2024-2025</t>
   </si>
   <si>
     <t>330/JMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
-    <t>Erection &amp; commissioning of 30 (thirty) nos. standalone piped water supply schemes by constructing pump house, community tank, laying of distribution pipeline for providing FHTC with supply, delivery and installation of pumping machineries &amp; allied Electro-Mechanical accessories at Ergoda G.P. in place of (Chainbera Zone-III Joypur (TSM/015566), Dharampur Zone-II Barbasuli (TSM/015892) w/s schemes under Binpur- II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Supply, delivery of batteries for Rig unit Halco/238/V-596 under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>705/W/MMSD(D)</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (150 mm X 100 mm X 135 mtr) RBTW by Rotary Method at Ratanpur &amp; adjacent 5 nos. villages under ¿Kanko¿ G.P. in place of {Dharampur Zone-II Barbasuli (TSM/015892)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>1900/JMD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,51 +936,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1122,54 +1101,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>21.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1248,54 +1227,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
         <v>9.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.69</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>40.77</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1311,54 +1290,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>9.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>49.91</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1353,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>6.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1500,54 +1479,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>9.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.35</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>48.01</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1563,54 +1542,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1626,54 +1605,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1689,54 +1668,54 @@
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1752,54 +1731,54 @@
       <c r="I13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1815,54 +1794,54 @@
       <c r="I14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1878,54 +1857,54 @@
       <c r="I15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1941,54 +1920,54 @@
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>6.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>6.06</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2924,251 +2903,188 @@
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
       <c r="P33" s="4">
-        <v>810.97</v>
+        <v>0.47</v>
       </c>
       <c r="Q33" s="4">
-        <v>70.24</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>8.66</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>165</v>
+        <v>56</v>
       </c>
       <c r="P34" s="4">
-        <v>616.83</v>
+        <v>20.25</v>
       </c>
       <c r="Q34" s="4">
-        <v>167.07</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>27.08</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A35" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>126.22</v>
+      </c>
+      <c r="P35" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>0</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
-    <row r="36" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>