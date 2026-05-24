--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -504,50 +504,65 @@
     <t>ORD/000993/2024-2025</t>
   </si>
   <si>
     <t>705/W/MMSD(D)</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>Supply &amp; delivery of upvc consumables with drilling related allied works and providing skilled &amp; unskilled manpower &amp; hiring supporting vehicle for Dept. Rig unit for sinking of (150 mm X 100 mm X 135 mtr) RBTW by Rotary Method at Ratanpur &amp; adjacent 5 nos. villages under ¿Kanko¿ G.P. in place of {Dharampur Zone-II Barbasuli (TSM/015892)} w/s scheme under Binpur-II Block of Jhargram District under Jhargram Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2023-2024</t>
   </si>
   <si>
     <t>1900/JMD</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different size seal kit for repairing work of hydraulic unit of KLR/DR/DTH-500 rig unit under Jhargram Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000987/2024-2025</t>
+  </si>
+  <si>
+    <t>12/W/MMSD(D)</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -936,51 +951,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1101,54 +1116,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>21.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1227,54 +1242,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
         <v>9.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.77</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1290,54 +1305,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>9.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.91</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1353,54 +1368,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>6.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1479,54 +1494,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>9.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.01</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1542,54 +1557,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1605,54 +1620,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1668,54 +1683,54 @@
       <c r="I12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1731,54 +1746,54 @@
       <c r="I13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1794,54 +1809,54 @@
       <c r="I14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="4">
         <v>0.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1857,54 +1872,54 @@
       <c r="I15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1920,54 +1935,54 @@
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>6.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2990,101 +3005,164 @@
       <c r="I34" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>163</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P34" s="4">
         <v>20.25</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>12.25</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="B35" s="7"/>
-[...22 lines deleted...]
-      <c r="S35" s="8"/>
+      <c r="I35" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P35" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>127.22</v>
+      </c>
+      <c r="P36" s="8">
+        <v>38.85</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>30.54</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>