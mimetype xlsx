--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,156 +221,159 @@
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref 1st Call eNIT_24 of 2022-23 , SL No.-1, 2nd Call eNIT_07 of 2023-24 , SL No.-3 )</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>86/JHD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve, CIDF Pipes &amp; Speci including Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line and Inter Connection between Tube Well and Rising main For Gohal Bura &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>2190/JHD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chorchita, Kharbandhi GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000422/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/JSD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bhila, Gohalbura and Barasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>313/JHD</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Beliabera GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>1030/JSD</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>867/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>865/JHD</t>
-  </si>
-[...97 lines deleted...]
-    <t>867/JHD</t>
   </si>
   <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>866/JHD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1414,60 +1417,60 @@
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>30.88</v>
+        <v>131.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
@@ -1477,447 +1480,447 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>131.4</v>
+        <v>9.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>9.46</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>0.92</v>
+        <v>43.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>43.87</v>
+        <v>0.84</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>0.84</v>
+        <v>61.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>61.58</v>
+        <v>30.88</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>66.32</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>21848.73</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>