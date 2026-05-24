--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,195 +194,156 @@
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>BILL/01329/2023-2024</t>
   </si>
   <si>
     <t>96/JMD</t>
   </si>
   <si>
     <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM ( scheme code SM/17585 )</t>
   </si>
   <si>
     <t>BILL/01025/2024-2025</t>
   </si>
   <si>
     <t>357/JMD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>SURAJ SERVICE STATION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref 1st Call eNIT_24 of 2022-23 , SL No.-1, 2nd Call eNIT_07 of 2023-24 , SL No.-3 )</t>
   </si>
   <si>
     <t>ORD/000421/2023-2024</t>
   </si>
   <si>
     <t>86/JHD</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>ANUSKA ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve, CIDF Pipes &amp; Speci including Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line and Inter Connection between Tube Well and Rising main For Gohal Bura &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000200/2024-2025</t>
   </si>
   <si>
     <t>2190/JHD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
   </si>
   <si>
-    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chorchita, Kharbandhi GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bhila, Gohalbura and Barasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>313/JHD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
-    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Beliabera GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
-[...10 lines deleted...]
-  <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-D)</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>867/JHD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>ASIS KUMAR SARANGI</t>
   </si>
   <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>865/JHD</t>
   </si>
   <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>866/JHD</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Barakhankri GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000228/2024-2025</t>
+  </si>
+  <si>
+    <t>641/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -995,54 +956,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>45.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>44.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.93</v>
       </c>
       <c r="S4" s="4">
         <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1058,54 +1019,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>64.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.65</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1318,644 +1279,518 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>131.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>131.4</v>
+        <v>9.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>9.46</v>
+        <v>43.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.92</v>
+        <v>61.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>55.5</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.13</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="4">
+        <v>30.88</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>26.04</v>
+      </c>
+      <c r="R14" s="4">
+        <v>84.34</v>
+      </c>
+      <c r="S14" s="4">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="4" t="s">
+      <c r="P15" s="4">
+        <v>66.32</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>59.53</v>
+      </c>
+      <c r="R15" s="4">
+        <v>89.75</v>
+      </c>
+      <c r="S15" s="4">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="R16" s="4">
+        <v>98.82</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>508.13</v>
+      </c>
+      <c r="P17" s="8">
+        <v>225.27</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>44.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>