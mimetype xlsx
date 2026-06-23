--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,110 @@
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>866/JHD</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Barakhankri GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000228/2024-2025</t>
   </si>
   <si>
     <t>641/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chorchita, Kharbandhi GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000422/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/JSD</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Beliabera GP at Gopiballavpur-II Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>1030/JSD</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1710,87 +1770,276 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P16" s="4">
         <v>0.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0.91</v>
       </c>
       <c r="R16" s="4">
         <v>98.82</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>33.34</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0.16</v>
+      </c>
+      <c r="S17" s="4">
+        <v>11</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>21849.65</v>
+      </c>
+      <c r="P20" s="8">
+        <v>258.61</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>1.18</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>