--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,330 +80,297 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I,Gopiballavpur-II</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>GOHAL BURA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/17585</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>GOHAL BURA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_24 of 2022-23 , SL No.-2 )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000159/2023-2024</t>
+  </si>
+  <si>
+    <t>1400/JHD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>SRIMANTA KUMAR DE</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1558 nos) under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2023-2024</t>
+  </si>
+  <si>
+    <t>1401/JHD</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>866/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>865/JHD</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>867/JHD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2023-2024</t>
   </si>
   <si>
     <t>1599/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Laying distribution pipe line under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_24 of 2022-23 , SL No.-2 )</t>
-[...32 lines deleted...]
-    <t>M/S. D.K.H.CONSTRUCTION</t>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for GOHAL BURA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref 1st Call eNIT_24 of 2022-23 , SL No.-1, 2nd Call eNIT_07 of 2023-24 , SL No.-3 )</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>86/JHD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve, CIDF Pipes &amp; Speci including Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line and Inter Connection between Tube Well and Rising main For Gohal Bura &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>2190/JHD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Barakhankri GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000228/2024-2025</t>
+  </si>
+  <si>
+    <t>641/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
+    <t>ADDITIONAL Quotation for new service connection at GOHALBURA T/W-II water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00174/2024-2025</t>
+  </si>
+  <si>
+    <t>101/JMD</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM ( scheme code SM/17585 )</t>
+  </si>
+  <si>
+    <t>BILL/01025/2024-2025</t>
+  </si>
+  <si>
+    <t>357/JMD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SURAJ SERVICE STATION</t>
+  </si>
+  <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01328/2023-2024</t>
   </si>
   <si>
     <t>95/JMD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...13 lines deleted...]
-  <si>
     <t>BILL/01329/2023-2024</t>
   </si>
   <si>
     <t>96/JMD</t>
   </si>
   <si>
-    <t>Supply of diesel and lubricants for KLR/DR/DTH-500 unit during PWSS works under JJM ( scheme code SM/17585 )</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bhila, Gohalbura and Barasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>313/JHD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
-  </si>
-[...115 lines deleted...]
-    <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -932,1114 +899,988 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>40.95</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>32.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>45.02</v>
       </c>
       <c r="Q4" s="4">
         <v>44.09</v>
       </c>
       <c r="R4" s="4">
         <v>97.93</v>
       </c>
       <c r="S4" s="4">
         <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>64.91</v>
       </c>
       <c r="Q5" s="4">
         <v>17.3</v>
       </c>
       <c r="R5" s="4">
         <v>26.65</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.86</v>
+        <v>66.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>59.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.75</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.32</v>
+        <v>30.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.34</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>5.85</v>
+        <v>61.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>55.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.13</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>40.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>131.4</v>
       </c>
       <c r="Q10" s="4">
         <v>21.9</v>
       </c>
       <c r="R10" s="4">
         <v>16.66</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>9.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>43.87</v>
+        <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>61.58</v>
+        <v>3.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>55.5</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>90.13</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>30.88</v>
+        <v>0.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>26.04</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>84.34</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>66.32</v>
+        <v>2.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>59.53</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>89.75</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>0.92</v>
+        <v>5.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>98.82</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="P17" s="4">
-        <v>21339.76</v>
+        <v>43.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>33.34</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...20 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>21847.9</v>
+      </c>
+      <c r="P18" s="8">
+        <v>257.68</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>1.18</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>