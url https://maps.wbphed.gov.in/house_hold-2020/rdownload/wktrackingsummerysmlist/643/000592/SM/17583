--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,65 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAMIR PATRA</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>567/JHD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Anandapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000025/2024-2025</t>
+  </si>
+  <si>
+    <t>503/GPSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1199,87 +1214,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>1535.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1598.79</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>