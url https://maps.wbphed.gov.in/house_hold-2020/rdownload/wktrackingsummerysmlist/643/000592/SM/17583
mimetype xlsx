--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -218,51 +218,51 @@
   <si>
     <t>171/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAMIR PATRA</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>567/JHD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Anandapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>503/GPSD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1011,54 +1011,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>20.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.22</v>
       </c>
       <c r="S6" s="4">
         <v>94</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1137,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.93</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>1535.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>234.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1297,54 +1297,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1598.79</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>256.38</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>16.04</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>