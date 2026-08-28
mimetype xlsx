--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,180 +92,180 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>ANANDAPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/17583</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>567/JHD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Anandapur &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2023-2024</t>
+  </si>
+  <si>
+    <t>2259/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>1502/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/00264/2023-2024</t>
   </si>
   <si>
     <t>3/JMD/AUG</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service Connection charges</t>
   </si>
   <si>
     <t>BILL/00649/2023-2024</t>
   </si>
   <si>
     <t>30/JMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Anandapur &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Anandapur and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>1136/JHD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>KOUSIK MONDAL</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of ANANDAPUR and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>171/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAMIR PATRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Anandapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>503/GPSD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -809,499 +809,499 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.38</v>
+        <v>1535.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>234.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.83</v>
+        <v>20.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.73</v>
+        <v>20.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>20.74</v>
+        <v>2.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.88</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>86.22</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>8.02</v>
+        <v>4.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.23</v>
+        <v>8.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.93</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>1535.46</v>
+        <v>4.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>234.4</v>
+        <v>4.1</v>
       </c>
       <c r="R9" s="4">
-        <v>15.27</v>
+        <v>96.93</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>2.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>