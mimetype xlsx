--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -998,54 +998,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>155.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1242,54 +1242,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>26.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>25.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.27</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1305,54 +1305,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>54.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>45.69</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>127.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>79.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>62.04</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1557,54 +1557,54 @@
       <c r="I13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P13" s="4">
         <v>31.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.46</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1620,54 +1620,54 @@
       <c r="I14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P14" s="4">
         <v>48.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.23</v>
       </c>
       <c r="S14" s="4">
         <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1683,88 +1683,88 @@
       <c r="I15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="4">
         <v>41.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>37.57</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>90.03</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>607.52</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>258.54</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>42.56</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>