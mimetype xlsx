--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,312 +80,312 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/17571</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gobindapur &amp; adjoining moujas piped water supply scheme, Block-Jhargram in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>1236/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution pipe line under JJM with allied work for GOBINDAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_26 of 2022-23 , SL No.-5 )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>1341/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC (1339 nos) under JJM with allied work for GOBINDAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3 rd Cali (Ref: 1st Call eNIT_26 of 2022-23, SL No.-6 and 2nd Call eNIT_08 of 2023-24, SL No.- 11)</t>
+  </si>
+  <si>
+    <t>ORD/000325/2023-2024</t>
+  </si>
+  <si>
+    <t>1858/JHD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>M/S BLUE BIRD</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for GOBINDAPUR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour, materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Division</t>
+  </si>
+  <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>872/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>MANISHIKA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for GOBINDAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_26 of 2022-23 , SL No.-3 )</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>1399/JHD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>NIMAI HAZRA</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for GOBINDAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2023-2024</t>
+  </si>
+  <si>
+    <t>1089/JHD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>LALIT BIHARI MAITY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>1562/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 150 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for GOBINDAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref 1st Call eNIT_26 of 2022-23 , SL No.-1, 2nd Call eNIT_07 of 2023-24 , SL No.-5 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>97/JHD</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2024-2025</t>
   </si>
   <si>
     <t>91/CDD</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Gobindapur and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000208/2024-2025</t>
+  </si>
+  <si>
+    <t>2296/JHD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES AT GOBINDAPUR T/W-2 WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00097/2024-2025</t>
+  </si>
+  <si>
+    <t>70/JMD</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW METER CONNECTION CHARGES AT GOBINDAPUR T/W-1 WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00096/2024-2025</t>
   </si>
   <si>
     <t>69/JMD</t>
   </si>
   <si>
-    <t>29/04/2024</t>
-[...121 lines deleted...]
-  <si>
     <t>Construction of boundary wall and Allied works At Gobindapur 1st and 2nd Tube well site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>1207/JHD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>GRAVITA ENTERPRISE</t>
-  </si>
-[...55 lines deleted...]
-    <t>NIMAI HAZRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -914,826 +914,826 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>66.81</v>
+        <v>20.78</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>155.01</v>
+        <v>26.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.52</v>
+        <v>25.32</v>
       </c>
       <c r="R4" s="4">
-        <v>12.59</v>
+        <v>95.27</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>9.92</v>
+        <v>54.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.78</v>
+        <v>31.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.46</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>20.78</v>
+        <v>41.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>37.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.03</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>26.57</v>
+        <v>48.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>25.32</v>
+        <v>45.6</v>
       </c>
       <c r="R8" s="4">
-        <v>95.27</v>
+        <v>94.23</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>54.78</v>
+        <v>66.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>25.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>45.69</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
         <v>127.38</v>
       </c>
       <c r="Q10" s="4">
         <v>79.02</v>
       </c>
       <c r="R10" s="4">
         <v>62.04</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P11" s="4">
-        <v>7.92</v>
+        <v>155.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>19.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P12" s="4">
-        <v>11.71</v>
+        <v>7.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P13" s="4">
-        <v>31.73</v>
+        <v>4.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>83.46</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>48.39</v>
+        <v>9.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>45.6</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>94.23</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="4">
-        <v>41.73</v>
+        <v>11.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>37.57</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.03</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>607.52</v>