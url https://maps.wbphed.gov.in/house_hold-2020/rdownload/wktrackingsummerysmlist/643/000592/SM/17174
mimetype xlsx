--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,83 @@
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Hiring of Diesel Driven Motor Cab (BS-III &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mechanical Sub-Divn-I (D), CDD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000074/2024-2025</t>
   </si>
   <si>
     <t>33/CMSD-I</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>BINDU PRASAD DEVI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Rogra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>1037/JHD</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>TAPAS PAL</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Ragra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2024-2025</t>
+  </si>
+  <si>
+    <t>130/GPSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1286,87 +1319,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>40</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>23293.53</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>