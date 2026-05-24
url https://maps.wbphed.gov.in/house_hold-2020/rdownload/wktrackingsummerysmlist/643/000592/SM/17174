--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,78 +203,57 @@
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>ORD/000008/2023-2024</t>
   </si>
   <si>
     <t>607/JHD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Hiring of Diesel Driven Motor Cab (BS-III &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mechanical Sub-Divn-I (D), CDD, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000074/2024-2025</t>
   </si>
   <si>
     <t>33/CMSD-I</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>BINDU PRASAD DEVI</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Rogra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
   </si>
   <si>
     <t>ORD/000020/2024-2025</t>
   </si>
   <si>
     <t>1037/JHD</t>
   </si>
@@ -711,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -935,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -998,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1158,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>1886.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>243.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.89</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1239,293 +1218,230 @@
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R9" s="4">
+        <v>67.99</v>
+      </c>
+      <c r="S9" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.94</v>
+        <v>8.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>8.35</v>
+        <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1953.77</v>
+      </c>
+      <c r="P12" s="8">
+        <v>248.44</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>12.72</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>