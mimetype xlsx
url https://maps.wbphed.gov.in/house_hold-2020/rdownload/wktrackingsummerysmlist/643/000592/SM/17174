--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,71 @@
     <t>1037/JHD</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Ragra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000349/2024-2025</t>
   </si>
   <si>
     <t>130/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1361,87 +1382,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>22.76</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>23293.53</v>
+      </c>
+      <c r="P13" s="8">
+        <v>271.21</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.16</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>