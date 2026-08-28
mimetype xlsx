--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,237 +92,237 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>RAGRA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/17174</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>607/JHD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>955/JHD</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission from 16.02.2024 to 29.02.2024 under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000695/2023-2024</t>
+  </si>
+  <si>
+    <t>420/JRWS</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>JAGOMOHAN SETUA</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of ROGRA and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>173/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAUBHIK KUMAR NAG</t>
   </si>
   <si>
-    <t>Continuation work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission from 16.02.2024 to 29.02.2024 under Jhargram Division PHE Dte.</t>
-[...17 lines deleted...]
-    <t>JAGOMOHAN SETUA</t>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Rogra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>1037/JHD</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Service Connection Charges for Ragra tw-I pwss</t>
   </si>
   <si>
     <t>BILL/01199/2023-2024</t>
   </si>
   <si>
     <t>40/JMD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection charges for Ragra w/s scheme, t/w no.II</t>
   </si>
   <si>
     <t>BILL/01368/2023-2024</t>
   </si>
   <si>
     <t>31/JMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...19 lines deleted...]
-  <si>
     <t>Hiring of Diesel Driven Motor Cab (BS-III &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mechanical Sub-Divn-I (D), CDD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000074/2024-2025</t>
   </si>
   <si>
     <t>33/CMSD-I</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>BINDU PRASAD DEVI</t>
   </si>
   <si>
-    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Rogra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Ragra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000349/2024-2025</t>
   </si>
   <si>
     <t>130/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,668 +851,668 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>34.48</v>
+        <v>1886.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>243.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.25</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.08</v>
+        <v>17.44</v>
       </c>
       <c r="R4" s="4">
-        <v>95.81</v>
+        <v>0.08</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.53</v>
+        <v>34.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.2</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.66</v>
+        <v>0.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.96</v>
+        <v>4.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
         <v>40</v>
-      </c>
-[...25 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>0.94</v>
+        <v>5.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>67.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>8.35</v>
+        <v>10.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>2.15</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R11" s="4">
+        <v>67.99</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>2.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>23293.53</v>
       </c>
       <c r="P13" s="8">
-        <v>271.21</v>
+        <v>265.88</v>
       </c>
       <c r="Q13" s="8">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>