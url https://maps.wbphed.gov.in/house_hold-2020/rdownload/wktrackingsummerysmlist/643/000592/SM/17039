--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -996,50 +996,68 @@
     <t>22/07/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>KOUSIK MUKHERJEE</t>
   </si>
   <si>
     <t>Ground Water Based Stand alone Piped Water Supply Schemes to accommodate FHTC in Bankati Villages Having Less than 20 Household at Binpur-I Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000285/2023-2024</t>
   </si>
   <si>
     <t>1672/JHD</t>
   </si>
   <si>
     <t>Schedule for Ground Water Based Stand alone Piped Water Supply Schemes to accommodate FHTC in Kamar Bandi Villages Having Less than 20 Household at Binpur-I Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>1666/JHD</t>
+  </si>
+  <si>
+    <t>Schedule for Ground Water Based Stand alone Piped Water Supply Schemes to accommodate FHTC in Kodo Danga, Nutandi, Bijli, Chakgariapur, Benageria Villages Having Less than 20 Household at Binpur-I Block under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2023-2024</t>
+  </si>
+  <si>
+    <t>1718/JHD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>SHIBAM ENTERPRIZES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1428,51 +1446,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W83"/>
+  <dimension ref="A1:W84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -6388,87 +6406,150 @@
       </c>
       <c r="N82" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P82" s="4">
         <v>5.86</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
-      <c r="A83" s="7" t="s">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H83" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="B83" s="7"/>
-[...22 lines deleted...]
-      <c r="S83" s="8"/>
+      <c r="I83" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="P83" s="4">
+        <v>31.51</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>0</v>
+      </c>
+      <c r="R83" s="4">
+        <v>0</v>
+      </c>
+      <c r="S83" s="4">
+        <v>95</v>
+      </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="11"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="14"/>
+      <c r="I84" s="14"/>
+      <c r="J84" s="14"/>
+      <c r="K84" s="8"/>
+      <c r="L84" s="8"/>
+      <c r="M84" s="8"/>
+      <c r="N84" s="8"/>
+      <c r="O84" s="8">
+        <v>446.26</v>
+      </c>
+      <c r="P84" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="8">
+        <v>0</v>
+      </c>
+      <c r="R84" s="8"/>
+      <c r="S84" s="8"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A83:N83"/>
+    <mergeCell ref="A84:N84"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>