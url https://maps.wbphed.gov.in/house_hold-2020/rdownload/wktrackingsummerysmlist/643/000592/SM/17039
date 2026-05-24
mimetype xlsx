--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1674,54 +1674,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.03</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1863,54 +1863,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>6.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.39</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -2430,54 +2430,54 @@
       <c r="I16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>6.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.68</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2493,54 +2493,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>0.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -5132,54 +5132,54 @@
       <c r="I62" s="13" t="s">
         <v>218</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>219</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P62" s="4">
         <v>29.49</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>26.94</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>91.37</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
@@ -5384,54 +5384,54 @@
       <c r="I66" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>242</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>244</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>245</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>246</v>
       </c>
       <c r="P66" s="4">
         <v>5.89</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>82.01</v>
       </c>
       <c r="S66" s="4">
         <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
@@ -6014,54 +6014,54 @@
       <c r="I76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>295</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>296</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>297</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>298</v>
       </c>
       <c r="P76" s="4">
         <v>11.96</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>76.12</v>
       </c>
       <c r="S76" s="4">
         <v>80</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
@@ -6203,54 +6203,54 @@
       <c r="I79" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>310</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>311</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>312</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>313</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>314</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>315</v>
       </c>
       <c r="P79" s="4">
         <v>2.07</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>225.07</v>
       </c>
       <c r="S79" s="4">
         <v>25</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
@@ -6329,54 +6329,54 @@
       <c r="I81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>219</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>323</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>324</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P81" s="4">
         <v>5.86</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>94.24</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
@@ -6392,54 +6392,54 @@
       <c r="I82" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J82" s="13" t="s">
         <v>219</v>
       </c>
       <c r="K82" s="4" t="s">
         <v>326</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>327</v>
       </c>
       <c r="M82" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N82" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P82" s="4">
         <v>5.86</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>94.45</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
@@ -6455,88 +6455,88 @@
       <c r="I83" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>242</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>329</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>330</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>331</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>332</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>333</v>
       </c>
       <c r="P83" s="4">
         <v>31.51</v>
       </c>
       <c r="Q83" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R83" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="S83" s="4">
         <v>95</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="11"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="14"/>
       <c r="I84" s="14"/>
       <c r="J84" s="14"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
       <c r="N84" s="8"/>
       <c r="O84" s="8">
         <v>446.26</v>
       </c>
       <c r="P84" s="8">
-        <v>0</v>
+        <v>81.37</v>
       </c>
       <c r="Q84" s="8">
-        <v>0</v>
+        <v>18.23</v>
       </c>
       <c r="R84" s="8"/>
       <c r="S84" s="8"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A84:N84"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>