--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,81 +176,54 @@
   <si>
     <t>208/JMD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>567/JHD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1099,164 +1072,101 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>1535.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>158.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...8 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="E9" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1575.68</v>
+      </c>
+      <c r="P9" s="8">
+        <v>158.67</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>10.07</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>