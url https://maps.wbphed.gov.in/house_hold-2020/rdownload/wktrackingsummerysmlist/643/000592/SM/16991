--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,77 @@
     <t>20/06/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>567/JHD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +639,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1086,87 +1113,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>1535.46</v>
       </c>
       <c r="Q8" s="4">
         <v>158.67</v>
       </c>
       <c r="R8" s="4">
         <v>10.33</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>18.32</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22915.45</v>
+      </c>
+      <c r="P10" s="8">
+        <v>176.99</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.77</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>