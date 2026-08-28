--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,50 +92,101 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>ANDHARI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/16991</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (5510 Nos), etc. For ANANDAPUR, ANDARI, BHAMAL SANKRAIL, DHANSOL Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>567/JHD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1503/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00699/2023-2024</t>
   </si>
   <si>
     <t>25/JMD</t>
@@ -156,101 +207,50 @@
     <t>2/JMD/AUG</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>BILL/00670/2023-2024</t>
   </si>
   <si>
     <t>18/JMD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>Additional Service Connection Charges for Andhari P.H - II PWSS</t>
   </si>
   <si>
     <t>BILL/00440/2024-2025</t>
   </si>
   <si>
     <t>208/JMD</t>
   </si>
   <si>
     <t>20/06/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,471 +779,471 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.37</v>
+        <v>1535.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>158.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.05</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.2</v>
+        <v>28.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.9</v>
+        <v>0.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>5.7</v>
+        <v>3.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1535.46</v>
+        <v>2.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>158.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>10.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>5.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.32</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22915.45</v>
       </c>
       <c r="P10" s="8">
-        <v>176.99</v>
+        <v>173.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>