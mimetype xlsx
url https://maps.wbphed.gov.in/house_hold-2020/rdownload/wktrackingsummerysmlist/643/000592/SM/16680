--- v2 (2026-06-15)
+++ v3 (2026-09-18)
@@ -185,96 +185,96 @@
   <si>
     <t>2205/JHD</t>
   </si>
   <si>
     <t>SCIENTIFIC VENTURES</t>
   </si>
   <si>
     <t>ORD/000189/2025-2026</t>
   </si>
   <si>
     <t>2207/JHD</t>
   </si>
   <si>
     <t>SAKTI ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/000187/2025-2026</t>
   </si>
   <si>
     <t>2206/JHD</t>
   </si>
   <si>
     <t>LAB SOLUTION</t>
   </si>
   <si>
+    <t>Procurement of Chemicals &amp; Consumbles,Glassware,Plasticware etc required of the Gopiballavpur Sub Dist. Laboratory in the District of Jhargram Under Jhargram Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000148/2025-2026</t>
+  </si>
+  <si>
+    <t>597/JRWS</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>Procurement of Chemicals &amp; Plasticware etc. required of the NGO Managed Laboratory in the District of Jhargram District Under Jhargram Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000145/2025-2026</t>
+  </si>
+  <si>
+    <t>594/JRWS</t>
+  </si>
+  <si>
+    <t>Procurement of Chemicals &amp; Plasticware. required of the Belpahari Sub Dist. Laboratory in the District of Jhargram District Under Jhargram Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2025-2026</t>
+  </si>
+  <si>
+    <t>596/JRWS</t>
+  </si>
+  <si>
     <t>Procurement of Chemicals &amp; Consumbles,Glassware,Plasticware etc. required of the Lalgarh Sub Dist. Laboratory in the District of Jhargram Under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000155/2025-2026</t>
   </si>
   <si>
     <t>598/JRWS</t>
   </si>
   <si>
-    <t>06/08/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>SHREE SHYAM CHEM</t>
-  </si>
-[...28 lines deleted...]
-    <t>596/JRWS</t>
   </si>
   <si>
     <t>Procurement of Chemicals &amp; Plasticware. required of the Gidhni Sub Dist. Laboratory in the District of Jhargram District Under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000146/2025-2026</t>
   </si>
   <si>
     <t>595/JRWS</t>
   </si>
   <si>
     <t>new service connection charges at Jhargram Sub Division</t>
   </si>
   <si>
     <t>BILL/00643/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-308</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
@@ -1256,307 +1256,307 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
         <v>0.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>0.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="P13" s="4">
         <v>0.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P14" s="4">
         <v>0.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>