--- v0 (2025-12-13)
+++ v1 (2026-09-18)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>Supply, Supply, Delivery and Installation of Computer, Printer, Projector, Copier, UPS, Furniture etc. through GeM portal For Office of the Executive Engineer under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/16630</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Supply of Printer Device and Almirah for Jhargram Division office.</t>
+  </si>
+  <si>
+    <t>BILL/00173/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-113</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>IONET</t>
+  </si>
+  <si>
     <t>HP Intel core i5 12500 16GB/0GB HDD/ Windows 10 professional</t>
   </si>
   <si>
     <t>BILL/00166/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-105</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
-    <t>IONET</t>
-[...13 lines deleted...]
-  <si>
     <t>SUPPLYOFMICROTECLINEINTERACTIVEUPSFORJHARGRAMDIVISIONPHEDTE</t>
   </si>
   <si>
     <t>BILL/00478/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-253</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>LLOYD 2 ton, 3 Star AC</t>
   </si>
   <si>
     <t>BILL/00167/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-106</t>
   </si>
   <si>
     <t>NEXUS ENTERPRISE</t>
   </si>
   <si>
+    <t>BILL/00485/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-252</t>
+  </si>
+  <si>
+    <t>EASY DAY ENTERPRISE</t>
+  </si>
+  <si>
     <t>BILL/00487/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-256</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>SPARSH COOL WAVES</t>
   </si>
   <si>
-    <t>BILL/00485/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00484/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-255</t>
   </si>
   <si>
     <t>Supply of office Chair for the use of Executive Engineer, Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00473/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-305</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>RVS ENTERPRISE</t>
   </si>
   <si>
+    <t>BILL/00537/2023-2024</t>
+  </si>
+  <si>
+    <t>23-24-372</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>BILL/00295/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-167</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>BILL/00294/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-166</t>
+  </si>
+  <si>
+    <t>BILL/00342/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-193</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>ARDIGITRONICS</t>
+  </si>
+  <si>
+    <t>BILL/00759/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-372</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
     <t>BILL/00757/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-370</t>
   </si>
   <si>
-    <t>04/01/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00758/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-371</t>
-  </si>
-[...34 lines deleted...]
-    <t>ARDIGITRONICS</t>
   </si>
   <si>
     <t>BILL/00486/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-361</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>SEATING SOLUTION ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00760/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-373</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -843,51 +843,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>4.97</v>
+        <v>0.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -900,51 +900,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>0.44</v>
+        <v>4.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1005,54 +1005,54 @@
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P6" s="4">
         <v>1.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
@@ -1062,168 +1062,168 @@
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.15</v>
+        <v>3.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>3.69</v>
+        <v>0.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
@@ -1299,393 +1299,393 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="4">
-        <v>3.86</v>
+        <v>0.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>5</v>
+        <v>4.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="P13" s="4">
-        <v>2</v>
+        <v>3.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="P15" s="4">
-        <v>4.98</v>
+        <v>5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P16" s="4">
-        <v>3.92</v>
+        <v>3.86</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>0.12</v>
+        <v>2</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
@@ -1746,54 +1746,54 @@
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P19" s="4">
         <v>0.99</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>81</v>
       </c>