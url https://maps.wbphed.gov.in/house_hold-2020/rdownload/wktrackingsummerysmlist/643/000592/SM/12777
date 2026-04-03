--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -338,51 +338,51 @@
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>815/JHD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>Construction of 250 cum OHR, Rising main pipe line, Laying distribution pipe line, soil investigation under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1 st Call eNIT_17 of 2022-23, SL No.-1 and 2nd Call eNIT_03 of 2023-24, SL No.-1)</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>1717/JHD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
-    <t>26/04/2024</t>
+    <t>20/11/2025</t>
   </si>
   <si>
     <t>PARTHA PROTIM PRADHAN</t>
   </si>
   <si>
     <t>Balance work for Laying DI Rising Main Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1177/JHD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>Trial run for RADHANGAR AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>