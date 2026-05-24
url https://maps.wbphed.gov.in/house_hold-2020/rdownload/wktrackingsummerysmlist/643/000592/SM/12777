--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,239 +137,224 @@
   <si>
     <t>BILL/00668/2023-2024</t>
   </si>
   <si>
     <t>16/JMD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/00389/2023-2024</t>
   </si>
   <si>
     <t>27/AUG</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
-    <t>Accommodate FHTC ( 1591 nos) under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Radhanagar and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
-    <t>ORD/000028/2023-2024</t>
-[...8 lines deleted...]
-    <t>06/09/2023</t>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>2266/JHD</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>649/JHD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House , Laying distribution pipe line, Boundary wall, Installation of display Board under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (2nd Call Ref eNIT_17 of 2022-23 , SL No.-3 )</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1322/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Nedabahara GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>1844/JHD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Patashimul, Salboni GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1845/JHD</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Stagging of GI Pipe at Bindukata under Radhanagar PWSS under Jhargram Block under Jhargram District.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>341/JHD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>A R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Stagging of GI Pipe at Murgidihi, Kanyaduba under Radhanagar PWSS under Jhargram Block under Jhargram District.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>342/JHD</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Manik-para GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>1843/JHD</t>
+  </si>
+  <si>
+    <t>BILL/01766/2023-2024</t>
+  </si>
+  <si>
+    <t>125/JMD</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Radhanagar &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>1248/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>815/JHD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
-    <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Radhanagar and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
-[...163 lines deleted...]
-  <si>
     <t>Construction of 250 cum OHR, Rising main pipe line, Laying distribution pipe line, soil investigation under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1 st Call eNIT_17 of 2022-23, SL No.-1 and 2nd Call eNIT_03 of 2023-24, SL No.-1)</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>1717/JHD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>PARTHA PROTIM PRADHAN</t>
   </si>
   <si>
     <t>Balance work for Laying DI Rising Main Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1177/JHD</t>
@@ -387,50 +372,59 @@
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>733/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Radhanagar 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000113/2025-2026</t>
   </si>
   <si>
     <t>1356/JHD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>Balance work for Laying Disribution Main HDPE Pipe Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2025-2026</t>
+  </si>
+  <si>
+    <t>1178/JHD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1158,60 +1152,60 @@
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>67.72</v>
+        <v>8.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1221,620 +1215,620 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>8.01</v>
+        <v>47.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>47.91</v>
+        <v>96.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>83.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.76</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>96.19</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>0.84</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.01</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="R12" s="4">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="P14" s="4">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>0.82</v>
+        <v>21.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>81.9</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>21.86</v>
+        <v>94.39</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>82.66</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>87.57</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1844,180 +1838,180 @@
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>94.39</v>
+        <v>94.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>94.29</v>
+        <v>2.02</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="P19" s="4">
-        <v>2.02</v>
+        <v>1.04</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
@@ -2033,54 +2027,54 @@
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="P20" s="4">
-        <v>1.04</v>
+        <v>11.42</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
@@ -2090,100 +2084,100 @@
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="P21" s="4">
-        <v>11.42</v>
+        <v>4.44</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
-        <v>523.89</v>
+        <v>460.62</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>234.08</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>50.82</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>