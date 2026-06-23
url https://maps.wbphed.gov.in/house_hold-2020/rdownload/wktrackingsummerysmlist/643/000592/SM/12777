--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,65 @@
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Radhanagar 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000113/2025-2026</t>
   </si>
   <si>
     <t>1356/JHD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>Balance work for Laying Disribution Main HDPE Pipe Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000083/2025-2026</t>
   </si>
   <si>
     <t>1178/JHD</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1591 nos) under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>858/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2110,87 +2125,150 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P21" s="4">
         <v>4.44</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P22" s="4">
+        <v>67.72</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>33.26</v>
+      </c>
+      <c r="R22" s="4">
+        <v>49.12</v>
+      </c>
+      <c r="S22" s="4">
+        <v>90</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>528.34</v>
+      </c>
+      <c r="P23" s="8">
+        <v>267.35</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>50.6</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>