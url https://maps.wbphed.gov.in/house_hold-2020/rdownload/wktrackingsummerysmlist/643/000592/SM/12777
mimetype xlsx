--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,287 +92,302 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>RADHANAGAR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12777</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Accommodate FHTC ( 1591 nos) under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>858/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Radhanagar &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>1248/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum OHR, Rising main pipe line, Laying distribution pipe line, soil investigation under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1 st Call eNIT_17 of 2022-23, SL No.-1 and 2nd Call eNIT_03 of 2023-24, SL No.-1)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>1717/JHD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>PARTHA PROTIM PRADHAN</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>815/JHD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>649/JHD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House , Laying distribution pipe line, Boundary wall, Installation of display Board under JJM with allied work for RADHANAGAR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (2nd Call Ref eNIT_17 of 2022-23 , SL No.-3 )</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1322/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>1591/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00668/2023-2024</t>
   </si>
   <si>
     <t>16/JMD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/00389/2023-2024</t>
   </si>
   <si>
     <t>27/AUG</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Radhanagar and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Headquarter</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000201/2024-2025</t>
   </si>
   <si>
     <t>2266/JHD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for RADHANAGAR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>08/11/2023</t>
+    <t>Stagging of GI Pipe at Bindukata under Radhanagar PWSS under Jhargram Block under Jhargram District.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>341/JHD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>A R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Stagging of GI Pipe at Murgidihi, Kanyaduba under Radhanagar PWSS under Jhargram Block under Jhargram District.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>342/JHD</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Manik-para GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>1843/JHD</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Nedabahara GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000118/2024-2025</t>
   </si>
   <si>
     <t>1844/JHD</t>
   </si>
   <si>
-    <t>20/09/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Patashimul, Salboni GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1845/JHD</t>
   </si>
   <si>
-    <t>MANOJ KUMAR MAHATA</t>
-[...37 lines deleted...]
-  <si>
     <t>BILL/01766/2023-2024</t>
   </si>
   <si>
     <t>125/JMD</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Radhanagar &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Balance work for Laying DI Rising Main Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1177/JHD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>Trial run for RADHANGAR AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>733/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
@@ -381,65 +396,50 @@
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Radhanagar 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000113/2025-2026</t>
   </si>
   <si>
     <t>1356/JHD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>Balance work for Laying Disribution Main HDPE Pipe Work for Radhanagar Water Supply Scheme within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000083/2025-2026</t>
   </si>
   <si>
     <t>1178/JHD</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,1263 +968,1263 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>60.65</v>
+        <v>67.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.88</v>
+        <v>21.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.24</v>
+        <v>94.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>8.01</v>
+        <v>94.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>82.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.57</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>47.91</v>
       </c>
       <c r="Q7" s="4">
         <v>45.98</v>
       </c>
       <c r="R7" s="4">
         <v>95.96</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>96.19</v>
       </c>
       <c r="Q8" s="4">
         <v>83.46</v>
       </c>
       <c r="R8" s="4">
         <v>86.76</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>60.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>6.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.96</v>
+        <v>6.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>80.01</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>8.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.84</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>80.01</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>21.86</v>
+        <v>0.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>17.9</v>
+        <v>0.84</v>
       </c>
       <c r="R15" s="4">
-        <v>81.9</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>94.39</v>
+        <v>0.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>82.66</v>
+        <v>0.92</v>
       </c>
       <c r="R16" s="4">
-        <v>87.57</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="P17" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="R17" s="4">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>2.02</v>
+        <v>0.82</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="P19" s="4">
-        <v>1.04</v>
+        <v>2.02</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="P20" s="4">
-        <v>11.42</v>
+        <v>1.04</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="P21" s="4">
-        <v>4.44</v>
+        <v>11.42</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="P22" s="4">
-        <v>67.72</v>
+        <v>4.44</v>
       </c>
       <c r="Q22" s="4">
-        <v>33.26</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>49.12</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>528.34</v>