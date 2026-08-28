--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -80,180 +80,180 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram,Nayagram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>GRAMOHAN AND IT'S ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12725</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gramohan &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>1244/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>GRAMOHAN AND IT'S ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well , Pump House , 150 cum GLR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Boundary wall, Installation of display Board, Operation and Maintenance and Accommodate FHTC (1289 nos) under JJM with allied work for GRAMOHAN AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>1130/JHD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir of capacity 200 cum and staging height 20 mtr. as per approved drawing with allied works of GARMOHAN &amp; its adjoining mouzas PWSS Proposed Pipe Water Supply Scheme for JHARGRAM Block, District: - Jhargram.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>2055/JHD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...25 lines deleted...]
-  <si>
     <t>New service connection charges.</t>
   </si>
   <si>
     <t>BILL/00781/2023-2024</t>
   </si>
   <si>
     <t>21/JMD</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Construction of boundary wall and Allied works At Chandri, Barabari, Gramohan 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2024-2025</t>
+  </si>
+  <si>
+    <t>1282/JHD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01337/2023-2024</t>
   </si>
   <si>
     <t>104/JMD</t>
   </si>
   <si>
     <t>27/02/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>01/01/2025</t>
   </si>
   <si>
     <t>Accommodate FHTC (200 nos) under JJM with allied work for GRAMOHAN AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (Part-1)</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>367/JHD</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
   </si>
   <si>
     <t>ORD/000112/2025-2026</t>
   </si>
   <si>
     <t>1315/JHD</t>
   </si>
@@ -812,547 +812,547 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1555</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.06</v>
+        <v>21.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.76</v>
+        <v>396.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>267.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.62</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.86</v>
+        <v>73.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>1555</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.52</v>
+        <v>27.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>396.08</v>
+        <v>8.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P8" s="4">
+        <v>37.46</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>37.46</v>
+        <v>4.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>8.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>8.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1363,54 +1363,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>586.15</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>285.99</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>48.79</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>